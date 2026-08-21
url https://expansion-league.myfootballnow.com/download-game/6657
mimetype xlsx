--- v0 (2026-07-29)
+++ v1 (2026-08-21)
@@ -317,51 +317,51 @@
   <si>
     <t>#42 Aaron Isom - SS</t>
   </si>
   <si>
     <t>#51 Greg Gray - WLB</t>
   </si>
   <si>
     <t>#32 Allan Langworthy - CB</t>
   </si>
   <si>
     <t>#91 Robert Graham - SLB</t>
   </si>
   <si>
     <t>#22 Kevin Miller - CB</t>
   </si>
   <si>
     <t>#22 Patrick Honeycutt - FS</t>
   </si>
   <si>
     <t>#6 Luis Bristol - MLB</t>
   </si>
   <si>
     <t>#62 Daryl Angelo - RDE</t>
   </si>
   <si>
-    <t>#44 Arnold Savage - SS</t>
+    <t>#29 Arnold Savage - SS</t>
   </si>
   <si>
     <t>#2 Ruben Moore - K</t>
   </si>
   <si>
     <t>BCL</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>BCL 16</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-BCL 16 (14:57) 45-John Frazier ran to BCL 16 for a short loss. Tackle by 33-John White.</t>
   </si>
   <si>
     <t>#9 Thomas Collier - QB</t>
   </si>
@@ -383,51 +383,51 @@
   <si>
     <t>#72 William Lange - LT</t>
   </si>
   <si>
     <t>#54 Jeffrey Garcia - LG</t>
   </si>
   <si>
     <t>#76 Garrett Huerta - C</t>
   </si>
   <si>
     <t>#4 Marc Colvin - RG</t>
   </si>
   <si>
     <t>#67 Bennie Johnson - RT</t>
   </si>
   <si>
     <t>#65 Richard Booth - LDE</t>
   </si>
   <si>
     <t>#79 Chad Rowe - DT</t>
   </si>
   <si>
     <t>#76 Raymond Pinson - RDE</t>
   </si>
   <si>
-    <t>#4 David Moore - SLB</t>
+    <t>#52 David Moore - SLB</t>
   </si>
   <si>
     <t>#51 John Loyd - MLB</t>
   </si>
   <si>
     <t>#96 Dwayne Tunstall - SLB</t>
   </si>
   <si>
     <t>#43 Barry Nix - CB</t>
   </si>
   <si>
     <t>#33 John White - CB</t>
   </si>
   <si>
     <t>#40 George Gann - FS</t>
   </si>
   <si>
     <t>#47 Jason Ingraham - SS</t>
   </si>
   <si>
     <t>#34 Alberto Havens - SS</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
@@ -482,51 +482,51 @@
   <si>
     <t>#91 Bruce Temple - RDE</t>
   </si>
   <si>
     <t>#58 Jason Martinez - SLB</t>
   </si>
   <si>
     <t>12:57</t>
   </si>
   <si>
     <t>SLS 45</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>
   <si>
     <t>2-3-SLS 45 (12:56) 9-Thomas Collier pass complete to 11-Brandon Williams to SLS 41 for 4 yards. Tackle by 33-John White. 11-Brandon Williams made a great move on the CB.</t>
   </si>
   <si>
     <t>#58 Julio Olvera - WLB</t>
   </si>
   <si>
-    <t>#36 Matthew Holder - CB</t>
+    <t>#38 Matthew Holder - CB</t>
   </si>
   <si>
     <t>12:23</t>
   </si>
   <si>
     <t>SLS 41</t>
   </si>
   <si>
     <t>4-3 Normal 3 Deep Zone Flat Left</t>
   </si>
   <si>
     <t>1-10-SLS 41 (12:22) 9-Thomas Collier pass complete to 80-Richard Gaunt to SLS 37 for 4 yards. Tackle by 43-Barry Nix.</t>
   </si>
   <si>
     <t>11:44</t>
   </si>
   <si>
     <t>SLS 37</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal 4 Deep Zone Under</t>
   </si>
@@ -581,51 +581,51 @@
   <si>
     <t>#81 Gerald Couch - WR</t>
   </si>
   <si>
     <t>#1 Stuart Schexnayder - LT</t>
   </si>
   <si>
     <t>#72 Jerome Camarillo - LG</t>
   </si>
   <si>
     <t>#60 Victor Johnson - C</t>
   </si>
   <si>
     <t>#70 Frederick Martinez - RG</t>
   </si>
   <si>
     <t>#73 Rodolfo Andrews - RT</t>
   </si>
   <si>
     <t>#98 John Hobson - LDE</t>
   </si>
   <si>
     <t>#52 Miles Billiot - DT</t>
   </si>
   <si>
-    <t>#92 Steven Johnson - DT</t>
+    <t>#73 Steven Johnson - DT</t>
   </si>
   <si>
     <t>10:24</t>
   </si>
   <si>
     <t>SLS 30</t>
   </si>
   <si>
     <t>Strong I Big HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-7-SLS 30 (10:23) 21-James Sprague ran to SLS 33 for 4 yards. Tackle by 91-Robert Graham.</t>
   </si>
   <si>
     <t>#89 Lance Frey - TE</t>
   </si>
   <si>
     <t>#41 Gene Haney - LDE</t>
   </si>
   <si>
     <t>9:40</t>
   </si>
@@ -797,51 +797,51 @@
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(4:07) Extra point GOOD by 2-Ruben Moore. SLS 7 BCL 0</t>
   </si>
   <si>
     <t>#19 Jeffrey Costello - P</t>
   </si>
   <si>
     <t>#71 Malcolm Rumfelt - LT</t>
   </si>
   <si>
     <t>#55 Gilbert Key - C</t>
   </si>
   <si>
     <t>#54 Milton Kennedy - RG</t>
   </si>
   <si>
     <t>#59 Wilbert Berg - C</t>
   </si>
   <si>
     <t>#1 Gerard Martin - SLB</t>
   </si>
   <si>
-    <t>#3 Aaron Burrus - RDE</t>
+    <t>#59 Aaron Burrus - RDE</t>
   </si>
   <si>
     <t>#53 Jerry Proctor - DT</t>
   </si>
   <si>
     <t>(4:07) 2-Ruben Moore kicks 68 yards from SLS 35 to BCL -3. Touchback.</t>
   </si>
   <si>
     <t>BCL 25</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-BCL 25 (4:07) PENALTY - False Start (BCL 4-Marc Colvin)</t>
   </si>
   <si>
     <t>BCL 20</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>