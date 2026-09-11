--- v1 (2026-08-21)
+++ v2 (2026-09-11)
@@ -725,51 +725,51 @@
   <si>
     <t>6:12</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>3-1-BCL 29 (6:13) 8-Mitchell Snow pass complete to 86-Kevin Finn to BCL 21 for 8 yards. Tackle by 42-Aaron Isom. BCL 52-Miles Billiot was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:32</t>
   </si>
   <si>
     <t>BCL 21</t>
   </si>
   <si>
     <t>1-10-BCL 21 (5:31) 28-Donald Chavez ran to BCL 12 for 8 yards. Tackle by 30-Tony Grant.</t>
   </si>
   <si>
     <t>#69 Bernard Ansley - DT</t>
   </si>
   <si>
-    <t>#96 Richard Leon - SLB</t>
+    <t>#96 Richard Leon - MLB</t>
   </si>
   <si>
     <t>4:53</t>
   </si>
   <si>
     <t>BCL 12</t>
   </si>
   <si>
     <t>Strong I Big WR Quick In</t>
   </si>
   <si>
     <t>2-2-BCL 12 (4:52) 8-Mitchell Snow pass Pass knocked down by 32-Allan Langworthy. incomplete, intended for 87-Samuel Francis.</t>
   </si>
   <si>
     <t>4:49</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>3-2-BCL 12 (4:50) 84-Tracy Nieves ran to BCL 4 for 8 yards. Tackle by 30-Tony Grant.</t>
   </si>
   <si>
     <t>4:10</t>
   </si>