--- v2 (2026-09-11)
+++ v3 (2026-10-21)
@@ -311,51 +311,51 @@
   <si>
     <t>#11 Brandon Williams - WR</t>
   </si>
   <si>
     <t>#97 Daryl Low - WLB</t>
   </si>
   <si>
     <t>#42 Aaron Isom - SS</t>
   </si>
   <si>
     <t>#51 Greg Gray - WLB</t>
   </si>
   <si>
     <t>#32 Allan Langworthy - CB</t>
   </si>
   <si>
     <t>#91 Robert Graham - SLB</t>
   </si>
   <si>
     <t>#22 Kevin Miller - CB</t>
   </si>
   <si>
     <t>#22 Patrick Honeycutt - FS</t>
   </si>
   <si>
-    <t>#6 Luis Bristol - MLB</t>
+    <t>#56 Luis Bristol - MLB</t>
   </si>
   <si>
     <t>#62 Daryl Angelo - RDE</t>
   </si>
   <si>
     <t>#29 Arnold Savage - SS</t>
   </si>
   <si>
     <t>#2 Ruben Moore - K</t>
   </si>
   <si>
     <t>BCL</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>BCL 16</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
@@ -368,108 +368,108 @@
   <si>
     <t>#45 John Frazier - RB</t>
   </si>
   <si>
     <t>#86 Jonathan Renzi - TE</t>
   </si>
   <si>
     <t>#80 Richard Gaunt - WR</t>
   </si>
   <si>
     <t>#16 Robert House - WR</t>
   </si>
   <si>
     <t>#15 Richard Layman - WR</t>
   </si>
   <si>
     <t>#72 William Lange - LT</t>
   </si>
   <si>
     <t>#54 Jeffrey Garcia - LG</t>
   </si>
   <si>
     <t>#76 Garrett Huerta - C</t>
   </si>
   <si>
-    <t>#4 Marc Colvin - RG</t>
+    <t>#67 Marc Colvin - RG</t>
   </si>
   <si>
     <t>#67 Bennie Johnson - RT</t>
   </si>
   <si>
     <t>#65 Richard Booth - LDE</t>
   </si>
   <si>
     <t>#79 Chad Rowe - DT</t>
   </si>
   <si>
     <t>#76 Raymond Pinson - RDE</t>
   </si>
   <si>
     <t>#52 David Moore - SLB</t>
   </si>
   <si>
-    <t>#51 John Loyd - MLB</t>
+    <t>#97 John Loyd - MLB</t>
   </si>
   <si>
     <t>#96 Dwayne Tunstall - SLB</t>
   </si>
   <si>
     <t>#43 Barry Nix - CB</t>
   </si>
   <si>
     <t>#33 John White - CB</t>
   </si>
   <si>
     <t>#40 George Gann - FS</t>
   </si>
   <si>
     <t>#47 Jason Ingraham - SS</t>
   </si>
   <si>
     <t>#34 Alberto Havens - SS</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>2-10-BCL 16 (14:18) 9-Thomas Collier pass complete to 86-Jonathan Renzi to BCL 48 for 32 yards. Tackle by 51-John Loyd. Nice job by 86-Jonathan Renzi on that route to lose his coverage.</t>
   </si>
   <si>
-    <t>#88 Ashley Mathew - FB</t>
+    <t>#39 Ashley Mathew - FB</t>
   </si>
   <si>
     <t>#98 Jeff Paige - DT</t>
   </si>
   <si>
-    <t>#95 Leslie Vasquez - WLB</t>
+    <t>#58 Leslie Vasquez - WLB</t>
   </si>
   <si>
     <t>#32 Garland Frank - CB</t>
   </si>
   <si>
     <t>#29 Erik Kemp - SS</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>BCL 48</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-BCL 48 (13:40) 9-Thomas Collier pass complete to 88-Ashley Mathew to SLS 45 for 7 yards. Tackle by 91-Bruce Temple. Great move by 88-Ashley Mathew to get free of his coverage.</t>
   </si>
   <si>
     <t>#27 William Smith - RB</t>
   </si>
@@ -542,51 +542,51 @@
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-SLS 31 (11:07) 23-Daniel Calvert ran to SLS 26 for 5 yards. 23-Daniel Calvert FUMBLES (47-Jason Ingraham) recovered by SLS-47-Jason Ingraham at SLS 27. Tackle by 86-Jonathan Renzi.</t>
   </si>
   <si>
     <t>11:02</t>
   </si>
   <si>
     <t>SLS 27</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-SLS 27 (11:03) 21-James Sprague ran to SLS 30 for 3 yards. Tackle by 51-Greg Gray.</t>
   </si>
   <si>
-    <t>#8 Mitchell Snow - QB</t>
+    <t>#3 Mitchell Snow - QB</t>
   </si>
   <si>
     <t>#21 James Sprague - RB</t>
   </si>
   <si>
     <t>#87 Samuel Francis - TE</t>
   </si>
   <si>
     <t>#82 William Meli - TE</t>
   </si>
   <si>
     <t>#86 Kevin Finn - WR</t>
   </si>
   <si>
     <t>#81 Gerald Couch - WR</t>
   </si>
   <si>
     <t>#1 Stuart Schexnayder - LT</t>
   </si>
   <si>
     <t>#72 Jerome Camarillo - LG</t>
   </si>
   <si>
     <t>#60 Victor Johnson - C</t>
   </si>
@@ -785,66 +785,66 @@
   <si>
     <t>1-4-BCL 4 (4:09) 8-Mitchell Snow pass complete to 81-Gerald Couch for 4 yards. TOUCHDOWN! SLS 6 BCL 0</t>
   </si>
   <si>
     <t>4:06</t>
   </si>
   <si>
     <t>BCL 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(4:07) Extra point GOOD by 2-Ruben Moore. SLS 7 BCL 0</t>
   </si>
   <si>
     <t>#19 Jeffrey Costello - P</t>
   </si>
   <si>
     <t>#71 Malcolm Rumfelt - LT</t>
   </si>
   <si>
-    <t>#55 Gilbert Key - C</t>
+    <t>#73 Gilbert Key - C</t>
   </si>
   <si>
     <t>#54 Milton Kennedy - RG</t>
   </si>
   <si>
     <t>#59 Wilbert Berg - C</t>
   </si>
   <si>
     <t>#1 Gerard Martin - SLB</t>
   </si>
   <si>
     <t>#59 Aaron Burrus - RDE</t>
   </si>
   <si>
-    <t>#53 Jerry Proctor - DT</t>
+    <t>#97 Jerry Proctor - DT</t>
   </si>
   <si>
     <t>(4:07) 2-Ruben Moore kicks 68 yards from SLS 35 to BCL -3. Touchback.</t>
   </si>
   <si>
     <t>BCL 25</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-BCL 25 (4:07) PENALTY - False Start (BCL 4-Marc Colvin)</t>
   </si>
   <si>
     <t>BCL 20</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-15-BCL 20 (4:07) 45-John Frazier ran to BCL 25 for 5 yards. Tackle by 95-Leslie Vasquez.</t>
   </si>
@@ -863,51 +863,51 @@
   <si>
     <t>3-6-BCL 29 (2:57) 9-Thomas Collier pass complete to 80-Richard Gaunt to BCL 33 for 4 yards. Tackle by 51-John Loyd.</t>
   </si>
   <si>
     <t>2:14</t>
   </si>
   <si>
     <t>BCL 33</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-BCL 33 (2:13) 2-Alejandro Hodge punts 48 yards to SLS 19. 86-Kevin Finn to SLS 23 for 4 yards. Tackle by 22-Patrick Honeycutt.</t>
   </si>
   <si>
     <t>#2 Alejandro Hodge - P</t>
   </si>
   <si>
     <t>#78 William Grise - RT</t>
   </si>
   <si>
-    <t>#71 John Davis - RG</t>
+    <t>#61 John Davis - RG</t>
   </si>
   <si>
     <t>2:04</t>
   </si>
   <si>
     <t>SLS 23</t>
   </si>
   <si>
     <t>1-10-SLS 23 (2:05) 21-James Sprague ran to SLS 22 for a short loss. Tackle by 6-Luis Bristol.</t>
   </si>
   <si>
     <t>1:32</t>
   </si>
   <si>
     <t>SLS 22</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-SLS 22 (1:31) 8-Mitchell Snow pass complete to 84-Tracy Nieves for 78 yards. TOUCHDOWN! SLS 13 BCL 0</t>
   </si>