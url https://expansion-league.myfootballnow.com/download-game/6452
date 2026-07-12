--- v0 (2026-06-20)
+++ v1 (2026-07-12)
@@ -506,51 +506,51 @@
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-8-FCB 37 (12:40) 18-Daniel Ricci punts 58 yards to VOO 5.</t>
   </si>
   <si>
     <t>#18 Daniel Ricci - P</t>
   </si>
   <si>
     <t>#18 Jose Rosales - WR</t>
   </si>
   <si>
     <t>#33 Wesley Peterson - CB</t>
   </si>
   <si>
     <t>#98 Michael Thompson - MLB</t>
   </si>
   <si>
     <t>#69 Robert Howell - LT</t>
   </si>
   <si>
-    <t>#56 Mitchell Smith - DT</t>
+    <t>#72 Mitchell Smith - DT</t>
   </si>
   <si>
     <t>12:29</t>
   </si>
   <si>
     <t>VOO 5</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-VOO 5 (12:30) PENALTY - False Start (VOO 70-Ross Austin)</t>
   </si>
   <si>
     <t>#7 Jeffrey Tate - QB</t>
   </si>
   <si>
     <t>#26 Jeffrey Richards - RB</t>
   </si>
   <si>
     <t>#85 Rigoberto Collette - WR</t>
   </si>