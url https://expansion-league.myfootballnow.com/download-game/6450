--- v0 (2026-06-20)
+++ v1 (2026-07-12)
@@ -377,51 +377,51 @@
   <si>
     <t>#57 Benjamin Leppert - RT</t>
   </si>
   <si>
     <t>#66 Bryan Richardson - LG</t>
   </si>
   <si>
     <t>#69 Lamont McEvoy - C</t>
   </si>
   <si>
     <t>#74 Charles Aronson - RG</t>
   </si>
   <si>
     <t>#67 David Dang - RG</t>
   </si>
   <si>
     <t>#2 Steve Ketterman - LDE</t>
   </si>
   <si>
     <t>#97 Claude Hannah - DT</t>
   </si>
   <si>
     <t>#65 Rolando Jones - RDE</t>
   </si>
   <si>
-    <t>#57 Kenneth Sweet - LDE</t>
+    <t>#57 Kenneth Sweet - RDE</t>
   </si>
   <si>
     <t>#39 William Chastain - MLB</t>
   </si>
   <si>
     <t>#56 Charles Lipscomb - WLB</t>
   </si>
   <si>
     <t>#35 Abel Decker - CB</t>
   </si>
   <si>
     <t>#30 Henry McIntire - CB</t>
   </si>
   <si>
     <t>#24 Justin Martin - CB</t>
   </si>
   <si>
     <t>#34 Raymond Romer - SS</t>
   </si>
   <si>
     <t>#45 Thomas Robinson - FS</t>
   </si>
   <si>
     <t>14:16</t>
   </si>