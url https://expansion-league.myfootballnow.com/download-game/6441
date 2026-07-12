--- v0 (2026-06-20)
+++ v1 (2026-07-12)
@@ -350,51 +350,51 @@
   <si>
     <t>MAR 25</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-MAR 25 (15:00) 27-Phillip Crabtree ran to MAR 29 for 4 yards. Tackle by 94-Derek Howard.</t>
   </si>
   <si>
     <t>#3 Walter Johnson - QB</t>
   </si>
   <si>
     <t>#27 Phillip Crabtree - RB</t>
   </si>
   <si>
     <t>#88 Chris Girard - TE</t>
   </si>
   <si>
     <t>#82 Randy Barrick - WR</t>
   </si>
   <si>
-    <t>#16 James Rushing - WR</t>
+    <t>#17 James Rushing - WR</t>
   </si>
   <si>
     <t>#84 Roger Stapleton - WR</t>
   </si>
   <si>
     <t>#77 Michael Pineiro - LT</t>
   </si>
   <si>
     <t>#61 David Monroe - LG</t>
   </si>
   <si>
     <t>#63 Mike Riddles - C</t>
   </si>
   <si>
     <t>#52 Mario Allen - RG</t>
   </si>
   <si>
     <t>#67 Elmer Olivas - LT</t>
   </si>
   <si>
     <t>#54 Donald Westmoreland - LDE</t>
   </si>
   <si>
     <t>#92 James Jones - DT</t>
   </si>