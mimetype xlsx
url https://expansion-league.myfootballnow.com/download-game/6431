--- v0 (2026-06-18)
+++ v1 (2026-07-12)
@@ -674,51 +674,51 @@
   <si>
     <t>3-5-FRF 14 (9:11) 41-Alec Zimmerman ran to FRF 10 for -4 yards. Tackle by 75-Joseph Cook.</t>
   </si>
   <si>
     <t>8:37</t>
   </si>
   <si>
     <t>FRF 10</t>
   </si>
   <si>
     <t>4-9-FRF 10 (8:36) 17-Nigel Price punts 41 yards to VOO 50.</t>
   </si>
   <si>
     <t>#78 Michael Cummings - RT</t>
   </si>
   <si>
     <t>#59 Scott Hartfield - C</t>
   </si>
   <si>
     <t>#86 Claude Critchfield - TE</t>
   </si>
   <si>
     <t>#87 Alfredo Gomez - TE</t>
   </si>
   <si>
-    <t>#56 Mitchell Smith - DT</t>
+    <t>#72 Mitchell Smith - DT</t>
   </si>
   <si>
     <t>8:28</t>
   </si>
   <si>
     <t>VOO 50</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-VOO 50 (8:29) 7-Jeffrey Tate pass complete to 85-Rigoberto Collette to FRF 34 for 16 yards. Tackle by 25-Larry Taylor.</t>
   </si>
   <si>
     <t>7:47</t>
   </si>
   <si>
     <t>FRF 34</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>