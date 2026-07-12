--- v0 (2026-06-18)
+++ v1 (2026-07-12)
@@ -299,51 +299,51 @@
   <si>
     <t>SYS 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 10-Ricky King kicks 74 yards from SYS 35 to ARS -9. Touchback.</t>
   </si>
   <si>
     <t>#6 Moses Brass - RB</t>
   </si>
   <si>
     <t>#96 Russell Bowles - WLB</t>
   </si>
   <si>
     <t>#56 Charles Lipscomb - WLB</t>
   </si>
   <si>
     <t>#24 Justin Martin - CB</t>
   </si>
   <si>
-    <t>#57 Kenneth Sweet - LDE</t>
+    <t>#57 Kenneth Sweet - RDE</t>
   </si>
   <si>
     <t>#90 Hugh Jarnagin - MLB</t>
   </si>
   <si>
     <t>#94 Don Niles - SLB</t>
   </si>
   <si>
     <t>#39 William Chastain - MLB</t>
   </si>
   <si>
     <t>#21 Michael Carson - CB</t>
   </si>
   <si>
     <t>#30 Henry McIntire - CB</t>
   </si>
   <si>
     <t>#34 Raymond Romer - SS</t>
   </si>
   <si>
     <t>#10 Ricky King - K</t>
   </si>
   <si>
     <t>ARS</t>
   </si>