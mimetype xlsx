--- v0 (2026-06-18)
+++ v1 (2026-07-12)
@@ -665,51 +665,51 @@
   <si>
     <t>#67 Elmer Olivas - LT</t>
   </si>
   <si>
     <t>#54 Larry French - LDE</t>
   </si>
   <si>
     <t>#96 Robert Smith - WLB</t>
   </si>
   <si>
     <t>#37 Donald Lamphear - CB</t>
   </si>
   <si>
     <t>#43 Wilburn Diaz - SS</t>
   </si>
   <si>
     <t>8:09</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-10-MAR 39 (8:10) 45-Gregg Wilkerson ran to MAR 44 for 4 yards. Tackle by 93-Alexander Dotson.</t>
   </si>
   <si>
-    <t>#16 James Rushing - WR</t>
+    <t>#17 James Rushing - WR</t>
   </si>
   <si>
     <t>#61 Daniel Ritchie - RG</t>
   </si>
   <si>
     <t>7:36</t>
   </si>
   <si>
     <t>MAR 44</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>2-6-MAR 44 (7:35) 3-Walter Johnson pass complete to 45-Gregg Wilkerson to MAR 46 for 3 yards. Tackle by 20-Robert Walker.</t>
   </si>
   <si>
     <t>6:55</t>
   </si>
   <si>
     <t>MAR 46</t>
   </si>