--- v0 (2026-06-20)
+++ v1 (2026-07-12)
@@ -443,51 +443,51 @@
   <si>
     <t>2-3-MAR 32 (14:16) 45-Gregg Wilkerson ran to MAR 33 for 1 yards. Tackle by 28-James Ryan.</t>
   </si>
   <si>
     <t>#61 Daniel Ritchie - RG</t>
   </si>
   <si>
     <t>13:36</t>
   </si>
   <si>
     <t>MAR 33</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>3-2-MAR 33 (13:35) 45-Gregg Wilkerson ran to MAR 37 for 4 yards. Tackle by 97-Phillip Gonzales.</t>
   </si>
   <si>
     <t>#82 Randy Barrick - WR</t>
   </si>
   <si>
-    <t>#16 James Rushing - WR</t>
+    <t>#17 James Rushing - WR</t>
   </si>
   <si>
     <t>#84 Roger Stapleton - WR</t>
   </si>
   <si>
     <t>#42 George Verdi - FS</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>MAR 37</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-MAR 37 (12:52) 3-Walter Johnson pass complete to 82-Randy Barrick to MAR 40 for 2 yards. Tackle by 94-Edward Rodriguez.</t>
   </si>
   <si>
     <t>12:11</t>
   </si>