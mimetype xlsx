--- v0 (2026-06-20)
+++ v1 (2026-07-12)
@@ -728,51 +728,51 @@
   <si>
     <t>3-18-OCO 29 (7:05) 5-Stanley Berry pass complete to 12-Mario Sorrell to OCO 32 for 3 yards. Tackle by 33-Wesley Peterson.</t>
   </si>
   <si>
     <t>#46 Antonio Mann - RB</t>
   </si>
   <si>
     <t>#17 Damian Donaldson - WR</t>
   </si>
   <si>
     <t>#40 Charles Foster - CB</t>
   </si>
   <si>
     <t>6:21</t>
   </si>
   <si>
     <t>4-15-OCO 32 (6:20) 14-Manuel Gilbert punts 44 yards to VOO 24. 18-Jose Rosales to VOO 32 for 8 yards. Tackle by 56-Andre Payne.</t>
   </si>
   <si>
     <t>#14 Manuel Gilbert - P</t>
   </si>
   <si>
     <t>#72 Jeffrey Cherry - C</t>
   </si>
   <si>
-    <t>#56 Mitchell Smith - DT</t>
+    <t>#72 Mitchell Smith - DT</t>
   </si>
   <si>
     <t>6:11</t>
   </si>
   <si>
     <t>VOO 32</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-VOO 32 (6:12) 26-Jeffrey Richards ran to VOO 45 for 13 yards. Tackle by 43-Ted Gutierrez.</t>
   </si>
   <si>
     <t>5:27</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>4-3 Normal Cover 3 Zone Under</t>
   </si>
   <si>
     <t>1-10-VOO 45 (5:26) 7-Jeffrey Tate pass Pass knocked down by 94-Charles Mallard. incomplete, intended for 83-Ronald McCormick. 94-Charles Mallard got away with a hold on that play.</t>
   </si>