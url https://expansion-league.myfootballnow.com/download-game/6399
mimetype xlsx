--- v0 (2026-06-13)
+++ v1 (2026-07-12)
@@ -413,51 +413,51 @@
   <si>
     <t>#23 Frederick Logan - CB</t>
   </si>
   <si>
     <t>#47 Vicente Green - CB</t>
   </si>
   <si>
     <t>#35 Fred Alford - SS</t>
   </si>
   <si>
     <t>#27 William Goldman - SS</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-MON 25 (14:26) 34-William Arbuckle ran to MON 25 for a short gain. Tackle by 57-William Wharton.</t>
   </si>
   <si>
-    <t>#81 Robert Higley - TE</t>
+    <t>#80 Robert Higley - TE</t>
   </si>
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>3-10-MON 25 (13:44) 1-Courtney Nagle sacked at MON 16 for -9 yards (61-Robert Donaldson). Sack allowed by 52-Thomas Booth. 52-Thomas Booth missed that block completely.</t>
   </si>
   <si>
     <t>13:06</t>
   </si>
   <si>
     <t>MON 16</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>