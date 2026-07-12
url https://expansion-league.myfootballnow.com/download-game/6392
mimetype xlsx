--- v0 (2026-06-13)
+++ v1 (2026-07-12)
@@ -311,54 +311,54 @@
   <si>
     <t>#2 James Jimenez - RB</t>
   </si>
   <si>
     <t>#33 Jack Smith - WLB</t>
   </si>
   <si>
     <t>#53 Stephen Roughton - FS</t>
   </si>
   <si>
     <t>#93 Thomas Norman - MLB</t>
   </si>
   <si>
     <t>#47 Anthony Henkel - WLB</t>
   </si>
   <si>
     <t>#32 Angelo Lippert - FS</t>
   </si>
   <si>
     <t>#46 Kevin Payne - SS</t>
   </si>
   <si>
     <t>#96 Aaron Schupp - MLB</t>
   </si>
   <si>
-    <t>#29 Arthur Gioia - RDE</t>
-[...2 lines deleted...]
-    <t>#58 Bob Gilmore - RDE</t>
+    <t>#29 Arthur Gioia - LDE</t>
+  </si>
+  <si>
+    <t>#58 Bob Gilmore - LDE</t>
   </si>
   <si>
     <t>#70 Michael Newman - RDE</t>
   </si>
   <si>
     <t>#6 Jordon Boyce - K</t>
   </si>
   <si>
     <t>BER</t>
   </si>
   <si>
     <t>14:45</t>
   </si>
   <si>
     <t>OCO 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(14:46) Extra point GOOD by 10-Wilbur Coates. BER 7 OCO 0</t>
   </si>
@@ -704,51 +704,51 @@
   <si>
     <t>8:21</t>
   </si>
   <si>
     <t>OCO 33</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>2-7-OCO 33 (8:20) 5-Stanley Berry pass Pass knocked down by 32-Angelo Lippert. incomplete, intended for 88-Mark Coleman. OCO 79-John Cedillo was injured on the play. He looks like he should be able to return. BER 98-Theodore Horowitz was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>8:15</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-7-OCO 33 (8:16) 21-Sherman Price ran to OCO 35 for 2 yards. Tackle by 96-Aaron Schupp.</t>
   </si>
   <si>
     <t>#62 Randy Seeley - DT</t>
   </si>
   <si>
-    <t>#33 Ali Keithley - CB</t>
+    <t>#33 Ali Keithley - SS</t>
   </si>
   <si>
     <t>7:35</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-5-OCO 35 (7:34) 14-Manuel Gilbert punts 46 yards to BER 19. 2-James Jimenez to BER 24 for 5 yards. Tackle by 56-Andre Payne.</t>
   </si>
   <si>
     <t>#14 Manuel Gilbert - P</t>
   </si>
   <si>
     <t>#79 Scott Garner - C</t>
   </si>
   <si>
     <t>7:25</t>
   </si>
   <si>
     <t>BER 24</t>
   </si>