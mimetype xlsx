--- v0 (2026-06-13)
+++ v1 (2026-07-12)
@@ -650,51 +650,51 @@
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-7-MAC 30 (9:38) 37-Donald Bryant ran to MAC 33 for 3 yards. Tackle by 51-Larry Brannon.</t>
   </si>
   <si>
     <t>#76 Neil Patterson - RT</t>
   </si>
   <si>
     <t>#61 Thomas Bretz - RG</t>
   </si>
   <si>
     <t>8:56</t>
   </si>
   <si>
     <t>MAC 33</t>
   </si>
   <si>
     <t>4-4-MAC 33 (8:55) 14-Ivan Mitchell punts 36 yards to VOO 31.</t>
   </si>
   <si>
     <t>#14 Ivan Mitchell - P</t>
   </si>
   <si>
-    <t>#56 Mitchell Smith - DT</t>
+    <t>#72 Mitchell Smith - DT</t>
   </si>
   <si>
     <t>8:45</t>
   </si>
   <si>
     <t>VOO 31</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>1-10-VOO 31 (8:46) 7-Jeffrey Tate pass complete to 26-Jeffrey Richards to MAC 39 for 30 yards.</t>
   </si>
   <si>
     <t>#85 Gayle Humphries - WR</t>
   </si>
   <si>
     <t>#49 Ronald Morelock - CB</t>
   </si>
   <si>
     <t>8:05</t>
   </si>
   <si>
     <t>MAC 39</t>
   </si>