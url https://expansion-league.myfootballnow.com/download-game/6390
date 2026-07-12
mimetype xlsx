--- v0 (2026-06-13)
+++ v1 (2026-07-12)
@@ -536,51 +536,51 @@
   <si>
     <t>#77 Shawn Williams - RDE</t>
   </si>
   <si>
     <t>#55 Thomas Garcia - MLB</t>
   </si>
   <si>
     <t>#23 Jose Frost - CB</t>
   </si>
   <si>
     <t>13:42</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>2-10-VIN 20 (13:43) 27-Phillip Crabtree ran to VIN 20 for a short gain. Tackle by 70-Floyd Regalado.</t>
   </si>
   <si>
     <t>#84 Roger Stapleton - WR</t>
   </si>
   <si>
-    <t>#16 James Rushing - WR</t>
+    <t>#17 James Rushing - WR</t>
   </si>
   <si>
     <t>#82 Randy Barrick - WR</t>
   </si>
   <si>
     <t>#67 Elmer Olivas - LT</t>
   </si>
   <si>
     <t>#36 Eric Shehan - CB</t>
   </si>
   <si>
     <t>#33 Scot Drake - FS</t>
   </si>
   <si>
     <t>13:06</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Zone</t>
   </si>
   <si>
     <t>3-10-VIN 20 (13:05) 3-Walter Johnson pass complete to 84-Roger Stapleton to VIN 5 for 15 yards. Tackle by 55-Thomas Garcia. Pressure by 36-Eric Shehan.</t>
   </si>