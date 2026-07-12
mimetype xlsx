--- v0 (2026-06-13)
+++ v1 (2026-07-12)
@@ -299,51 +299,51 @@
   <si>
     <t>OAK 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-David Latimer kicks 75 yards from OAK 35 to ARS -10. Touchback.</t>
   </si>
   <si>
     <t>#6 Moses Brass - RB</t>
   </si>
   <si>
     <t>#96 Russell Bowles - WLB</t>
   </si>
   <si>
     <t>#56 Charles Lipscomb - WLB</t>
   </si>
   <si>
     <t>#24 Justin Martin - CB</t>
   </si>
   <si>
-    <t>#57 Kenneth Sweet - LDE</t>
+    <t>#57 Kenneth Sweet - RDE</t>
   </si>
   <si>
     <t>#90 Hugh Jarnagin - MLB</t>
   </si>
   <si>
     <t>#94 Don Niles - SLB</t>
   </si>
   <si>
     <t>#39 William Chastain - MLB</t>
   </si>
   <si>
     <t>#21 Michael Carson - CB</t>
   </si>
   <si>
     <t>#30 Henry McIntire - CB</t>
   </si>
   <si>
     <t>#34 Raymond Romer - SS</t>
   </si>
   <si>
     <t>#3 David Latimer - K</t>
   </si>
   <si>
     <t>ARS</t>
   </si>
@@ -362,51 +362,51 @@
   <si>
     <t>#5 Larry Dunn - QB</t>
   </si>
   <si>
     <t>#42 John Medina - FB</t>
   </si>
   <si>
     <t>#14 Steven Wilborn - WR</t>
   </si>
   <si>
     <t>#80 Allan Lyles - WR</t>
   </si>
   <si>
     <t>#11 Jan Heller - WR</t>
   </si>
   <si>
     <t>#59 John Goldsmith - LT</t>
   </si>
   <si>
     <t>#67 Charles Jarrett - LG</t>
   </si>
   <si>
     <t>#74 Alan Brantley - C</t>
   </si>
   <si>
-    <t>#64 Charles Conn - RT</t>
+    <t>#64 Charles Conn - RG</t>
   </si>
   <si>
     <t>#58 Zachary Jolicoeur - RT</t>
   </si>
   <si>
     <t>#60 Cameron McCullough - RDE</t>
   </si>
   <si>
     <t>#57 William Toney - DT</t>
   </si>
   <si>
     <t>#70 Steven Marshall - RDE</t>
   </si>
   <si>
     <t>#54 Joe Carlson - SLB</t>
   </si>
   <si>
     <t>#94 Cameron Bunn - MLB</t>
   </si>
   <si>
     <t>#97 Frederick Blume - WLB</t>
   </si>
   <si>
     <t>#36 Roberto Mercado - CB</t>
   </si>