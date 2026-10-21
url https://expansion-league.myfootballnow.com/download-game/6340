--- v3 (2026-08-21)
+++ v4 (2026-10-21)
@@ -299,66 +299,66 @@
   <si>
     <t>SLS 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 2-Ruben Moore kicks 74 yards from SLS 35 to VAN -9. Touchback.</t>
   </si>
   <si>
     <t>#85 Clint Martell - WR</t>
   </si>
   <si>
     <t>#78 Nathaniel Kistner - DT</t>
   </si>
   <si>
     <t>#24 Charles Carter - CB</t>
   </si>
   <si>
     <t>#99 Cedric Cox - RDE</t>
   </si>
   <si>
-    <t>#96 Michael Lambert - LDE</t>
+    <t>#69 Michael Lambert - LDE</t>
   </si>
   <si>
     <t>#22 Joe Smallwood - SS</t>
   </si>
   <si>
     <t>#58 Robert Worsham - SLB</t>
   </si>
   <si>
     <t>#55 Matthew Hefner - WLB</t>
   </si>
   <si>
-    <t>#91 Daniel Reese - RDE</t>
-[...2 lines deleted...]
-    <t>#25 Rickey Beamon - CB</t>
+    <t>#96 Daniel Reese - RDE</t>
+  </si>
+  <si>
+    <t>#32 Rickey Beamon - CB</t>
   </si>
   <si>
     <t>#92 William Blue - LDE</t>
   </si>
   <si>
     <t>#2 Ruben Moore - K</t>
   </si>
   <si>
     <t>VAN</t>
   </si>
   <si>
     <t>VAN 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-VAN 25 (15:00) 8-Kirk Bennett pass complete to 32-Richard Nelson to VAN 28 for 3 yards. Tackle by 4-David Moore.</t>
   </si>
   <si>
     <t>#8 Kirk Bennett - QB</t>
   </si>
@@ -383,54 +383,54 @@
   <si>
     <t>#65 Earl Walsh - LG</t>
   </si>
   <si>
     <t>#62 Roy Coffin - C</t>
   </si>
   <si>
     <t>#77 Daniel Delay - RT</t>
   </si>
   <si>
     <t>#74 John Mullinix - RT</t>
   </si>
   <si>
     <t>#65 Richard Booth - LDE</t>
   </si>
   <si>
     <t>#79 Chad Rowe - DT</t>
   </si>
   <si>
     <t>#76 Raymond Pinson - RDE</t>
   </si>
   <si>
     <t>#52 David Moore - SLB</t>
   </si>
   <si>
-    <t>#51 John Loyd - MLB</t>
-[...2 lines deleted...]
-    <t>#95 Leslie Vasquez - WLB</t>
+    <t>#97 John Loyd - MLB</t>
+  </si>
+  <si>
+    <t>#58 Leslie Vasquez - WLB</t>
   </si>
   <si>
     <t>#32 Garland Frank - CB</t>
   </si>
   <si>
     <t>#42 Arnold Hager - CB</t>
   </si>
   <si>
     <t>#33 John White - CB</t>
   </si>
   <si>
     <t>#29 Erik Kemp - SS</t>
   </si>
   <si>
     <t>#40 George Gann - FS</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>VAN 28</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
@@ -536,51 +536,51 @@
   <si>
     <t>11:01</t>
   </si>
   <si>
     <t>SLS 37</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-SLS 37 (11:00) 8-Kirk Bennett pass Pass knocked down by 58-Julio Olvera. incomplete, intended for 33-Ruben Smith.</t>
   </si>
   <si>
     <t>10:56</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>3-10-SLS 37 (10:57) 8-Kirk Bennett pass complete to 12-Eric Thomas to SLS 36 for 2 yards. Tackle by 27-Robert Hinton.</t>
   </si>
   <si>
-    <t>#17 Richard Guerrero - WR</t>
+    <t>#15 Richard Guerrero - WR</t>
   </si>
   <si>
     <t>#12 Eric Thomas - WR</t>
   </si>
   <si>
     <t>10:14</t>
   </si>
   <si>
     <t>SLS 36</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-8-SLS 36 (10:13) 1-Paul Newson 53 yard field goal is GOOD. VAN 3 SLS 0</t>
   </si>
   <si>
     <t>#1 Paul Newson - K</t>
   </si>
   <si>
     <t>#60 Jeffrey Schmidt - C</t>
   </si>
@@ -596,75 +596,75 @@
   <si>
     <t>10:08</t>
   </si>
   <si>
     <t>VAN 35</t>
   </si>
   <si>
     <t>(10:09) 1-Paul Newson kicks 75 yards from VAN 35 to SLS -10. Touchback.</t>
   </si>
   <si>
     <t>#86 Kevin Finn - WR</t>
   </si>
   <si>
     <t>SLS 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-SLS 25 (10:09) 84-Tracy Nieves ran to SLS 27 for 2 yards. Tackle by 56-Andre Payne.</t>
   </si>
   <si>
-    <t>#8 Mitchell Snow - QB</t>
+    <t>#3 Mitchell Snow - QB</t>
   </si>
   <si>
     <t>#84 Tracy Nieves - RB</t>
   </si>
   <si>
     <t>#5 Jason Lynch - RB</t>
   </si>
   <si>
     <t>#85 Curtis Gonzales - TE</t>
   </si>
   <si>
     <t>#82 William Meli - TE</t>
   </si>
   <si>
     <t>#89 Lance Frey - TE</t>
   </si>
   <si>
     <t>#1 Stuart Schexnayder - LT</t>
   </si>
   <si>
     <t>#72 Jerome Camarillo - LG</t>
   </si>
   <si>
-    <t>#55 Gilbert Key - C</t>
+    <t>#73 Gilbert Key - C</t>
   </si>
   <si>
     <t>#70 Frederick Martinez - RG</t>
   </si>
   <si>
     <t>#73 Rodolfo Andrews - RT</t>
   </si>
   <si>
     <t>#94 Richard Schwarz - DT</t>
   </si>
   <si>
     <t>#56 Andre Payne - MLB</t>
   </si>
   <si>
     <t>#27 Van Toney - CB</t>
   </si>
   <si>
     <t>9:27</t>
   </si>
   <si>
     <t>SLS 27</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
@@ -677,51 +677,51 @@
   <si>
     <t>#12 Robert Guillory - WR</t>
   </si>
   <si>
     <t>#81 Gerald Couch - WR</t>
   </si>
   <si>
     <t>#23 David Stokes - CB</t>
   </si>
   <si>
     <t>8:47</t>
   </si>
   <si>
     <t>SLS 29</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>3-6-SLS 29 (8:46) 5-Jason Lynch ran to SLS 36 for 7 yards. Tackle by 23-David Stokes. VAN 56-Andre Payne was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#37 Curtis Lonergan - CB</t>
+    <t>#1 Curtis Lonergan - CB</t>
   </si>
   <si>
     <t>#20 Joe Felton - CB</t>
   </si>
   <si>
     <t>8:11</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-SLS 36 (8:10) 84-Tracy Nieves ran to SLS 46 for 11 yards. Tackle by 37-Curtis Lonergan.</t>
   </si>
   <si>
     <t>#59 Kenneth Schroeder - MLB</t>
   </si>
   <si>
     <t>#50 Christian Simmons - WLB</t>
   </si>
   <si>
     <t>7:38</t>
   </si>
   <si>
     <t>SLS 46</t>
   </si>
@@ -770,51 +770,51 @@
   <si>
     <t>5:36</t>
   </si>
   <si>
     <t>VAN 32</t>
   </si>
   <si>
     <t>4-2-VAN 32 (5:35) 2-Ruben Moore 50 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>#19 Jeffrey Costello - P</t>
   </si>
   <si>
     <t>#75 Aaron Smack - LG</t>
   </si>
   <si>
     <t>#78 Ryan Miller - LT</t>
   </si>
   <si>
     <t>#54 Milton Kennedy - RG</t>
   </si>
   <si>
     <t>#59 Wilbert Berg - C</t>
   </si>
   <si>
-    <t>#98 Raymond Davis - DT</t>
+    <t>#93 Raymond Davis - DT</t>
   </si>
   <si>
     <t>5:30</t>
   </si>
   <si>
     <t>VAN 39</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-VAN 39 (5:31) 32-Richard Nelson ran to VAN 41 for 2 yards. Tackle by 51-John Loyd.</t>
   </si>
   <si>
     <t>4:48</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>2-8-VAN 41 (4:47) 8-Kirk Bennett pass complete to 33-Ruben Smith to VAN 44 for 3 yards. Tackle by 51-John Loyd. SLS 79-Chad Rowe was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -1058,51 +1058,51 @@
   <si>
     <t>3-8-SLS 26 (9:34) 8-Kirk Bennett pass Pass knocked down by 27-Robert Hinton. incomplete, intended for 19-Robert Bryant.</t>
   </si>
   <si>
     <t>9:30</t>
   </si>
   <si>
     <t>4-8-SLS 26 (9:31) 1-Paul Newson 43 yard field goal is GOOD. VAN 32-Richard Nelson was injured on the play. He looks like he should be able to return. SLS 78-Ryan Miller was injured on the play. He looks like he should be able to return. SLS 32-Garland Frank was injured on the play. He looks like he should be able to return. VAN 6 SLS 0</t>
   </si>
   <si>
     <t>(9:28) 1-Paul Newson kicks 75 yards from VAN 35 to SLS -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-SLS 25 (9:28) 84-Tracy Nieves ran to SLS 34 for 9 yards. Tackle by 24-Charles Carter. VAN 93-David Gorman was injured on the play. He looks like he should be able to return. VAN 91-Daniel Reese was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>8:51</t>
   </si>
   <si>
     <t>SLS 34</t>
   </si>
   <si>
     <t>2-1-SLS 34 (8:50) 5-Jason Lynch ran to SLS 43 for 9 yards. Tackle by 23-David Stokes. SLS 55-Gilbert Key was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#72 Billy Roark - DT</t>
+    <t>#50 Billy Roark - DT</t>
   </si>
   <si>
     <t>8:16</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>1-10-SLS 43 (8:15) 8-Mitchell Snow pass complete to 86-Kevin Finn to VAN 50 for 7 yards. Tackle by 27-Van Toney.</t>
   </si>
   <si>
     <t>7:35</t>
   </si>
   <si>
     <t>2-3-VAN 50 (7:34) 8-Mitchell Snow pass incomplete, intended for 86-Kevin Finn. SLS 73-Rodolfo Andrews was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>7:31</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>3-3-VAN 50 (7:32) 5-Jason Lynch ran to SLS 49 for -1 yards. Tackle by 55-Matthew Hefner.</t>
   </si>
@@ -2223,57 +2223,57 @@
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="25.851" bestFit="true" customWidth="true" style="0"/>