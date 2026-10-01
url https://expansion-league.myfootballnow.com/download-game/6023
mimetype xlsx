--- v4 (2026-08-21)
+++ v5 (2026-10-01)
@@ -986,51 +986,51 @@
   <si>
     <t>4-3 Normal SLB Middle Blitz</t>
   </si>
   <si>
     <t>2-6-SLS 29 (1:03) 8-Mitchell Snow pass complete to 82-William Meli to SLS 41 for 12 yards. Tackle by 57-Christian Simmons.</t>
   </si>
   <si>
     <t>0:27</t>
   </si>
   <si>
     <t>SLS 41</t>
   </si>
   <si>
     <t>1-10-SLS 41 (0:26) 21-James Sprague ran to SLS 49 for 8 yards. Tackle by 42-Glenn Huston. VAN 98-Raymond Davis was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>2-2-SLS 49 (15:00) PENALTY - False Start (SLS 55-Gilbert Key)</t>
   </si>
   <si>
-    <t>#54 Rafael Razer - SLB</t>
+    <t>#54 Rafael Razer - MLB</t>
   </si>
   <si>
     <t>2-7-SLS 44 (15:00) 21-James Sprague ran to SLS 49 for 5 yards. Tackle by 27-Van Toney.</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>3-2-SLS 49 (14:22) 84-Tracy Nieves ran to VAN 46 for 5 yards. Tackle by 22-Joe Smallwood. PENALTY - Offsides (VAN 96-Michael Lambert) (Declined)</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>VAN 46</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>1-10-VAN 46 (14:19) 21-James Sprague ran to VAN 38 for 8 yards. Tackle by 27-Van Toney.</t>
   </si>
   <si>
     <t>13:37</t>
   </si>