--- v5 (2026-10-01)
+++ v6 (2026-10-21)
@@ -311,57 +311,57 @@
   <si>
     <t>#85 Clint Martell - WR</t>
   </si>
   <si>
     <t>#58 Robert Worsham - SLB</t>
   </si>
   <si>
     <t>#24 Charles Carter - CB</t>
   </si>
   <si>
     <t>#99 Cedric Cox - RDE</t>
   </si>
   <si>
     <t>#92 William Blue - LDE</t>
   </si>
   <si>
     <t>#22 Joe Smallwood - SS</t>
   </si>
   <si>
     <t>#26 David Minter - CB</t>
   </si>
   <si>
     <t>#55 Matthew Hefner - WLB</t>
   </si>
   <si>
-    <t>#91 Daniel Reese - RDE</t>
+    <t>#96 Daniel Reese - RDE</t>
   </si>
   <si>
     <t>#56 Andre Payne - MLB</t>
   </si>
   <si>
-    <t>#96 Michael Lambert - LDE</t>
+    <t>#69 Michael Lambert - LDE</t>
   </si>
   <si>
     <t>#2 Ruben Moore - K</t>
   </si>
   <si>
     <t>VAN</t>
   </si>
   <si>
     <t>VAN 25</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-VAN 25 (15:00) 8-Kirk Bennett pass Pass knocked down by 29-Erik Kemp. incomplete, intended for 19-Robert Bryant.</t>
   </si>
   <si>
     <t>#8 Kirk Bennett - QB</t>
   </si>
   <si>
     <t>#32 Richard Nelson - RB</t>
   </si>
@@ -386,84 +386,84 @@
   <si>
     <t>#67 Mark McQueen - C</t>
   </si>
   <si>
     <t>#64 Arthur Summers - RG</t>
   </si>
   <si>
     <t>#74 John Mullinix - RT</t>
   </si>
   <si>
     <t>#65 Richard Booth - LDE</t>
   </si>
   <si>
     <t>#79 Chad Rowe - DT</t>
   </si>
   <si>
     <t>#66 Calvin Burnett - DT</t>
   </si>
   <si>
     <t>#76 Raymond Pinson - RDE</t>
   </si>
   <si>
     <t>#52 David Moore - SLB</t>
   </si>
   <si>
-    <t>#51 John Loyd - MLB</t>
-[...2 lines deleted...]
-    <t>#95 Leslie Vasquez - WLB</t>
+    <t>#97 John Loyd - MLB</t>
+  </si>
+  <si>
+    <t>#58 Leslie Vasquez - WLB</t>
   </si>
   <si>
     <t>#32 Garland Frank - CB</t>
   </si>
   <si>
     <t>#42 Arnold Hager - CB</t>
   </si>
   <si>
     <t>#29 Erik Kemp - SS</t>
   </si>
   <si>
     <t>#40 George Gann - FS</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>Quarter Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-10-VAN 25 (14:57) PENALTY - False Start (VAN 17-Richard Guerrero)</t>
   </si>
   <si>
     <t>#84 Scott Jones - WR</t>
   </si>
   <si>
-    <t>#17 Richard Guerrero - WR</t>
+    <t>#15 Richard Guerrero - WR</t>
   </si>
   <si>
     <t>#38 Matthew Holder - CB</t>
   </si>
   <si>
     <t>#33 John White - CB</t>
   </si>
   <si>
     <t>#3 Brian Abreu - WLB</t>
   </si>
   <si>
     <t>VAN 20</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-15-VAN 20 (14:57) 8-Kirk Bennett pass complete to 19-Robert Bryant to VAN 22 for 2 yards. Tackle by 33-John White.</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
@@ -605,102 +605,102 @@
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-9-SLS 10 (10:14) 32-Richard Nelson ran to SLS 11 for -1 yards. Tackle by 65-Richard Booth.</t>
   </si>
   <si>
     <t>9:38</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-10-SLS 11 (9:37) 1-Paul Newson 28 yard field goal is GOOD. SLS 0 VAN 3</t>
   </si>
   <si>
     <t>#1 Paul Newson - K</t>
   </si>
   <si>
     <t>#53 Marshall Gordon - SLB</t>
   </si>
   <si>
-    <t>#61 Larry Downey - RG</t>
+    <t>#68 Larry Downey - RG</t>
   </si>
   <si>
     <t>#76 Leroy Vasquez - LT</t>
   </si>
   <si>
     <t>9:34</t>
   </si>
   <si>
     <t>VAN 35</t>
   </si>
   <si>
     <t>(9:35) 1-Paul Newson kicks 74 yards from VAN 35 to SLS -9. Touchback.</t>
   </si>
   <si>
     <t>#86 Kevin Finn - WR</t>
   </si>
   <si>
     <t>SLS 25</t>
   </si>
   <si>
     <t>Singleback Normal FL Post</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-SLS 25 (9:35) 8-Mitchell Snow pass complete to 86-Kevin Finn to SLS 44 for 19 yards. Tackle by 27-Van Toney.</t>
   </si>
   <si>
-    <t>#8 Mitchell Snow - QB</t>
+    <t>#3 Mitchell Snow - QB</t>
   </si>
   <si>
     <t>#21 James Sprague - RB</t>
   </si>
   <si>
     <t>#82 William Meli - TE</t>
   </si>
   <si>
     <t>#12 Robert Guillory - WR</t>
   </si>
   <si>
     <t>#81 Gerald Couch - WR</t>
   </si>
   <si>
     <t>#1 Stuart Schexnayder - LT</t>
   </si>
   <si>
     <t>#72 Jerome Camarillo - LG</t>
   </si>
   <si>
-    <t>#55 Gilbert Key - C</t>
+    <t>#73 Gilbert Key - C</t>
   </si>
   <si>
     <t>#70 Frederick Martinez - RG</t>
   </si>
   <si>
     <t>#73 Rodolfo Andrews - RT</t>
   </si>
   <si>
     <t>#94 Richard Schwarz - DT</t>
   </si>
   <si>
     <t>#79 David Gorman - DT</t>
   </si>
   <si>
     <t>#27 Van Toney - CB</t>
   </si>
   <si>
     <t>#42 Glenn Huston - FS</t>
   </si>
   <si>
     <t>8:55</t>
   </si>
   <si>
     <t>SLS 44</t>
   </si>
@@ -890,51 +890,51 @@
   <si>
     <t>3-9-VAN 21 (4:59) 8-Kirk Bennett pass complete to 19-Robert Bryant to VAN 26 for 6 yards. Tackle by 95-Leslie Vasquez.</t>
   </si>
   <si>
     <t>4:21</t>
   </si>
   <si>
     <t>VAN 26</t>
   </si>
   <si>
     <t>4-4-VAN 26 (4:20) 3-Ralph Shinn punts 46 yards to SLS 28. 86-Kevin Finn to SLS 37 for 10 yards. Tackle by 91-Daniel Reese. 29-Erik Kemp was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>4:10</t>
   </si>
   <si>
     <t>SLS 37</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>1-10-SLS 37 (4:11) 21-James Sprague ran to SLS 40 for 3 yards. Tackle by 27-Van Toney.</t>
   </si>
   <si>
-    <t>#98 Raymond Davis - DT</t>
+    <t>#93 Raymond Davis - DT</t>
   </si>
   <si>
     <t>3:31</t>
   </si>
   <si>
     <t>SLS 40</t>
   </si>
   <si>
     <t>Nickel Normal CB3 LB Blitz</t>
   </si>
   <si>
     <t>2-7-SLS 40 (3:30) 21-James Sprague ran to SLS 44 for 4 yards. Tackle by 27-Van Toney.</t>
   </si>
   <si>
     <t>2:51</t>
   </si>
   <si>
     <t>3-3-SLS 44 (2:50) 21-James Sprague ran to SLS 45 for 1 yards. Tackle by 91-Daniel Reese.</t>
   </si>
   <si>
     <t>2:09</t>
   </si>
   <si>
     <t>SLS 45</t>
   </si>
@@ -986,51 +986,51 @@
   <si>
     <t>4-3 Normal SLB Middle Blitz</t>
   </si>
   <si>
     <t>2-6-SLS 29 (1:03) 8-Mitchell Snow pass complete to 82-William Meli to SLS 41 for 12 yards. Tackle by 57-Christian Simmons.</t>
   </si>
   <si>
     <t>0:27</t>
   </si>
   <si>
     <t>SLS 41</t>
   </si>
   <si>
     <t>1-10-SLS 41 (0:26) 21-James Sprague ran to SLS 49 for 8 yards. Tackle by 42-Glenn Huston. VAN 98-Raymond Davis was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>2-2-SLS 49 (15:00) PENALTY - False Start (SLS 55-Gilbert Key)</t>
   </si>
   <si>
-    <t>#54 Rafael Razer - MLB</t>
+    <t>#54 Rafael Razer - RDE</t>
   </si>
   <si>
     <t>2-7-SLS 44 (15:00) 21-James Sprague ran to SLS 49 for 5 yards. Tackle by 27-Van Toney.</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>3-2-SLS 49 (14:22) 84-Tracy Nieves ran to VAN 46 for 5 yards. Tackle by 22-Joe Smallwood. PENALTY - Offsides (VAN 96-Michael Lambert) (Declined)</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>VAN 46</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>1-10-VAN 46 (14:19) 21-James Sprague ran to VAN 38 for 8 yards. Tackle by 27-Van Toney.</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
@@ -1220,51 +1220,51 @@
   <si>
     <t>3-1-VAN 35 (3:13) 84-Tracy Nieves ran to VAN 31 for 4 yards. Tackle by 57-Christian Simmons. PENALTY - Unnecessary Roughness (VAN 57-Christian Simmons)</t>
   </si>
   <si>
     <t>3:10</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-VAN 16 (3:11) 8-Mitchell Snow pass complete to 21-James Sprague to VAN 5 for 11 yards. Tackle by 20-Joe Felton.</t>
   </si>
   <si>
     <t>2:26</t>
   </si>
   <si>
     <t>VAN 5</t>
   </si>
   <si>
     <t>1-5-VAN 5 (2:25) PENALTY - False Start (SLS 70-Frederick Martinez)</t>
   </si>
   <si>
-    <t>#87 James Smith - WR</t>
+    <t>#12 James Smith - WR</t>
   </si>
   <si>
     <t>2:24</t>
   </si>
   <si>
     <t>VAN 10</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>Nickel Blitz Stunt Blitz</t>
   </si>
   <si>
     <t>1-10-VAN 10 (2:25) 8-Mitchell Snow pass complete to 84-Tracy Nieves to VAN 3 for 7 yards. Tackle by 27-Van Toney. Pressure by 91-Daniel Reese.</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
     <t>VAN 3</t>
   </si>