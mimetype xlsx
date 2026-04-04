--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -281,51 +281,51 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>OCO has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>MAC</t>
   </si>
   <si>
     <t>MAC 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 19-Eric Brewer kicks 75 yards from MAC 35 to OCO -10. Touchback.</t>
   </si>
   <si>
-    <t>#82 Shawn Hardin - TE</t>
+    <t>#87 Shawn Hardin - TE</t>
   </si>
   <si>
     <t>#49 Brian Miller - CB</t>
   </si>
   <si>
     <t>#93 William Watkins - DT</t>
   </si>
   <si>
     <t>#91 Michael Thompson - MLB</t>
   </si>
   <si>
     <t>#66 William McVey - DT</t>
   </si>
   <si>
     <t>#59 Ken Fuentez - RDE</t>
   </si>
   <si>
     <t>#62 Daryl Angelo - RDE</t>
   </si>
   <si>
     <t>#53 Larry Ramirez - MLB</t>
   </si>
   <si>
     <t>#94 Aaron Bui - MLB</t>
   </si>
@@ -362,51 +362,51 @@
   <si>
     <t>#86 Raymond Williams - TE</t>
   </si>
   <si>
     <t>#17 Damian Donaldson - WR</t>
   </si>
   <si>
     <t>#12 Mario Sorrell - WR</t>
   </si>
   <si>
     <t>#56 Donald Wilson - LT</t>
   </si>
   <si>
     <t>#50 James Byrne - RG</t>
   </si>
   <si>
     <t>#72 Jeffrey Cherry - C</t>
   </si>
   <si>
     <t>#63 Richard Caswell - RG</t>
   </si>
   <si>
     <t>#52 David Bates - RT</t>
   </si>
   <si>
-    <t>#94 Damon Craighead - LDE</t>
+    <t>#97 Damon Craighead - LDE</t>
   </si>
   <si>
     <t>#96 James Clark - DT</t>
   </si>
   <si>
     <t>#98 Jamey Combs - DT</t>
   </si>
   <si>
     <t>#70 Richard Blackmon - RDE</t>
   </si>
   <si>
     <t>#57 Steve Hamann - SLB</t>
   </si>
   <si>
     <t>#53 Willie Martinez - MLB</t>
   </si>
   <si>
     <t>#50 John Bailey - WLB</t>
   </si>
   <si>
     <t>#22 Mark Elledge - CB</t>
   </si>
   <si>
     <t>#33 Joseph Spellman - CB</t>
   </si>
@@ -482,51 +482,51 @@
   <si>
     <t>2-7-OCO 38 (12:17) 2-Clifton Vester pass Pass knocked down by 50-John Bailey. incomplete, intended for 44-Eddie Villa.</t>
   </si>
   <si>
     <t>12:13</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>3-7-OCO 38 (12:14) 2-Clifton Vester pass complete to 12-Mario Sorrell to OCO 46 for 8 yards. Tackle by 33-Joseph Spellman. Nice job by 12-Mario Sorrell on that route to lose his coverage.</t>
   </si>
   <si>
     <t>#16 Christopher Hutton - WR</t>
   </si>
   <si>
     <t>11:41</t>
   </si>
   <si>
     <t>OCO 46</t>
   </si>
   <si>
     <t>1-10-OCO 46 (11:40) 2-Clifton Vester pass Pass knocked down by 49-Ronald Morelock. incomplete, intended for 12-Mario Sorrell.</t>
   </si>
   <si>
-    <t>#35 Richard Hall - SS</t>
+    <t>#41 Richard Hall - SS</t>
   </si>
   <si>
     <t>11:32</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-10-OCO 46 (11:33) 41-Joseph Dengler ran to OCO 47 for 1 yards. Tackle by 51-Corey Hernandez.</t>
   </si>
   <si>
     <t>#41 Joseph Dengler - RB</t>
   </si>
   <si>
     <t>#82 Jerry Anderson - WR</t>
   </si>
   <si>
     <t>#56 Rafael Conner - SLB</t>
   </si>
   <si>
     <t>#54 Frank Gilliland - MLB</t>
   </si>
@@ -641,51 +641,51 @@
   <si>
     <t>3-2-MAC 20 (7:38) 2-Clifton Vester sacked at MAC 27 for -7 yards (94-Damon Craighead). Sack allowed by 50-James Byrne.</t>
   </si>
   <si>
     <t>6:57</t>
   </si>
   <si>
     <t>MAC 27</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-9-MAC 27 (6:56) 1-Max Johnson 45 yard field goal is GOOD. OCO 3 MAC 0</t>
   </si>
   <si>
     <t>#1 Max Johnson - K</t>
   </si>
   <si>
     <t>#76 Earl Ellis - C</t>
   </si>
   <si>
-    <t>#93 Raymond Mitchell - RDE</t>
+    <t>#56 Raymond Mitchell - RDE</t>
   </si>
   <si>
     <t>#90 Brooks Hayes - DT</t>
   </si>
   <si>
     <t>#92 Shawn Williams - RDE</t>
   </si>
   <si>
     <t>6:52</t>
   </si>
   <si>
     <t>(6:53) 1-Max Johnson kicks 75 yards from OCO 35 to MAC -10. Touchback.</t>
   </si>
   <si>
     <t>#20 Caleb Gordon - RB</t>
   </si>
   <si>
     <t>#27 James Reyes - RB</t>
   </si>
   <si>
     <t>MAC 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
@@ -731,51 +731,51 @@
   <si>
     <t>#41 James Miles - CB</t>
   </si>
   <si>
     <t>#43 Ted Gutierrez - CB</t>
   </si>
   <si>
     <t>6:21</t>
   </si>
   <si>
     <t>MAC 29</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-6-MAC 29 (6:20) 20-Caleb Gordon ran to MAC 40 for 11 yards. Tackle by 43-Ted Gutierrez.</t>
   </si>
   <si>
     <t>#28 Barry Smith - RB</t>
   </si>
   <si>
-    <t>#60 Willie Thacker - DT</t>
+    <t>#56 Willie Thacker - DT</t>
   </si>
   <si>
     <t>5:43</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-MAC 40 (5:42) 2-John Doan pass Pass knocked down by 50-William Johnson. incomplete, intended for 86-Stephen Hensler.</t>
   </si>
   <si>
     <t>#86 Stephen Hensler - TE</t>
   </si>
   <si>
     <t>5:39</t>
   </si>
   <si>
     <t>2-10-MAC 40 (5:40) PENALTY - False Start (MAC 2-John Doan)</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>2-15-MAC 35 (5:40) 2-John Doan pass complete to 20-Caleb Gordon to MAC 38 for 3 yards. Tackle by 49-Brian Miller. PENALTY - Offsides (OCO 59-Ken Fuentez)</t>
   </si>
@@ -1115,51 +1115,51 @@
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>1-10-MAC 22 (4:47) 2-John Doan pass complete to 20-Caleb Gordon to MAC 37 for 15 yards. Tackle by 24-Justin Martin. Nice job by 20-Caleb Gordon on that route to lose his coverage.</t>
   </si>
   <si>
     <t>4:03</t>
   </si>
   <si>
     <t>MAC 37</t>
   </si>
   <si>
     <t>4-3 Normal LB Blitz Under Zone</t>
   </si>
   <si>
     <t>1-10-MAC 37 (4:02) 2-John Doan pass incomplete, dropped by 80-Andrew Scott.</t>
   </si>
   <si>
     <t>3:58</t>
   </si>
   <si>
     <t>2-10-MAC 37 (3:59) 2-John Doan pass complete to 20-Caleb Gordon to MAC 38 for 1 yards. Tackle by 41-James Miles. 20-Caleb Gordon made a great move on the CB. MAC 85-Frances Burch was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#85 Frances Burch - WR</t>
+    <t>#86 Frances Burch - WR</t>
   </si>
   <si>
     <t>#21 Ronald Hester - CB</t>
   </si>
   <si>
     <t>3:22</t>
   </si>
   <si>
     <t>MAC 38</t>
   </si>
   <si>
     <t>3-9-MAC 38 (3:21) 2-John Doan sacked at MAC 28 for -10 yards (59-Ken Fuentez). Sack allowed by 66-Bryan Richardson.</t>
   </si>
   <si>
     <t>2:45</t>
   </si>
   <si>
     <t>4-19-MAC 28 (2:44) 1-Brian Phelps punts 50 yards to OCO 22. Fair Catch by 16-Christopher Hutton.</t>
   </si>
   <si>
     <t>2:36</t>
   </si>
   <si>
     <t>OCO 22</t>
   </si>