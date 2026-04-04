--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -308,51 +308,51 @@
   <si>
     <t>#99 Claud Caldwell - WLB</t>
   </si>
   <si>
     <t>#36 Jose McMahon - FS</t>
   </si>
   <si>
     <t>#26 Wesley Webster - CB</t>
   </si>
   <si>
     <t>#93 Joseph Stern - LDE</t>
   </si>
   <si>
     <t>#40 Allen Obrien - CB</t>
   </si>
   <si>
     <t>#29 Mark Sacco - CB</t>
   </si>
   <si>
     <t>#92 James Williams - WLB</t>
   </si>
   <si>
     <t>#1 Richard Rupert - SLB</t>
   </si>
   <si>
-    <t>#84 Anthony Graff - WR</t>
+    <t>#81 Anthony Graff - WR</t>
   </si>
   <si>
     <t>#91 Richard Ryan - LDE</t>
   </si>
   <si>
     <t>#2 Ruben Moore - K</t>
   </si>
   <si>
     <t>VIN</t>
   </si>
   <si>
     <t>VIN 25</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>1-10-VIN 25 (15:00) 13-Edwin Redford pass complete to 80-Terrell Hernandez to VIN 33 for 8 yards. Tackle by 95-Leslie Vasquez.</t>
   </si>
   <si>
     <t>#13 Edwin Redford - QB</t>
   </si>
@@ -362,51 +362,51 @@
   <si>
     <t>#38 Jason Mancuso - FB</t>
   </si>
   <si>
     <t>#86 Charles Hicks - TE</t>
   </si>
   <si>
     <t>#80 Terrell Hernandez - WR</t>
   </si>
   <si>
     <t>#82 Louie Bunting - WR</t>
   </si>
   <si>
     <t>#58 Ernest Henson - LT</t>
   </si>
   <si>
     <t>#66 David Baggett - LG</t>
   </si>
   <si>
     <t>#79 Valentin Singer - C</t>
   </si>
   <si>
     <t>#73 Richard Marvin - RG</t>
   </si>
   <si>
-    <t>#77 Paul Carter - RT</t>
+    <t>#56 Paul Carter - RT</t>
   </si>
   <si>
     <t>#65 Richard Booth - LDE</t>
   </si>
   <si>
     <t>#98 Jeff Paige - DT</t>
   </si>
   <si>
     <t>#66 Calvin Burnett - DT</t>
   </si>
   <si>
     <t>#76 Raymond Pinson - RDE</t>
   </si>
   <si>
     <t>#4 David Moore - SLB</t>
   </si>
   <si>
     <t>#51 John Loyd - MLB</t>
   </si>
   <si>
     <t>#95 Leslie Vasquez - WLB</t>
   </si>
   <si>
     <t>#32 Garland Frank - CB</t>
   </si>
@@ -497,51 +497,51 @@
   <si>
     <t>12:54</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-3-SLS 41 (12:55) 11-James Defranco 58 yard field goal is GOOD. VIN 3 SLS 0</t>
   </si>
   <si>
     <t>#11 James Defranco - K</t>
   </si>
   <si>
     <t>#84 Kenneth Valliere - TE</t>
   </si>
   <si>
     <t>#50 Thomas Bretz - RG</t>
   </si>
   <si>
     <t>#60 Bret Knudsen - C</t>
   </si>
   <si>
-    <t>#37 John Schulze - RB</t>
+    <t>#49 John Schulze - RB</t>
   </si>
   <si>
     <t>#58 Eduardo Houser - MLB</t>
   </si>
   <si>
     <t>#77 Harry Goldberg - DT</t>
   </si>
   <si>
     <t>#94 Jamel Madden - RDE</t>
   </si>
   <si>
     <t>#96 Stephen Hayes - SLB</t>
   </si>
   <si>
     <t>#62 Micheal Worden - LDE</t>
   </si>
   <si>
     <t>12:50</t>
   </si>
   <si>
     <t>VIN 35</t>
   </si>
   <si>
     <t>(12:51) 11-James Defranco kicks 75 yards from VIN 35 to SLS -10. Touchback.</t>
   </si>