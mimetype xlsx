--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -341,66 +341,66 @@
   <si>
     <t>ANC</t>
   </si>
   <si>
     <t>ANC 25</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-ANC 25 (15:00) 10-Scott Wilcox pass complete to 17-Paul Robinson to ANC 31 for 6 yards. Tackle by 26-David Minter.</t>
   </si>
   <si>
     <t>#10 Scott Wilcox - QB</t>
   </si>
   <si>
     <t>#37 Brandon Burton - RB</t>
   </si>
   <si>
     <t>#25 Thomas Priest - FB</t>
   </si>
   <si>
-    <t>#89 Aaron Flynn - TE</t>
+    <t>#83 Aaron Flynn - TE</t>
   </si>
   <si>
     <t>#17 Paul Robinson - WR</t>
   </si>
   <si>
     <t>#71 Brad Stork - LT</t>
   </si>
   <si>
     <t>#72 Joshua Lawrence - LG</t>
   </si>
   <si>
     <t>#4 Delbert Dorton - C</t>
   </si>
   <si>
-    <t>#56 Robert Ganley - RG</t>
+    <t>#72 Robert Ganley - RG</t>
   </si>
   <si>
     <t>#64 Salvador Shepherd - RT</t>
   </si>
   <si>
     <t>#91 Daniel Reese - RDE</t>
   </si>
   <si>
     <t>#94 Richard Schwarz - DT</t>
   </si>
   <si>
     <t>#93 David Gorman - DT</t>
   </si>
   <si>
     <t>#99 Cedric Cox - RDE</t>
   </si>
   <si>
     <t>#58 Robert Worsham - SLB</t>
   </si>
   <si>
     <t>#56 Andre Payne - MLB</t>
   </si>
   <si>
     <t>#55 Matthew Hefner - WLB</t>
   </si>
@@ -443,51 +443,51 @@
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>3-4-ANC 31 (14:23) 10-Scott Wilcox pass Pass knocked down by 55-Matthew Hefner. incomplete, intended for 89-Aaron Flynn.</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-ANC 31 (14:21) 14-Patrick Hensley punts 50 yards to VAN 19. Fair Catch by 14-Carlos Delcastillo.</t>
   </si>
   <si>
     <t>#14 Patrick Hensley - P</t>
   </si>
   <si>
     <t>#2 Lester Joiner - RG</t>
   </si>
   <si>
-    <t>#14 Carlos Delcastillo - WR</t>
+    <t>#82 Carlos Delcastillo - WR</t>
   </si>
   <si>
     <t>#96 Michael Lambert - LDE</t>
   </si>
   <si>
     <t>#25 Rickey Beamon - CB</t>
   </si>
   <si>
     <t>#24 Benjamin Pineda - RB</t>
   </si>
   <si>
     <t>#92 William Blue - LDE</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>VAN 19</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
@@ -515,51 +515,51 @@
   <si>
     <t>#73 David Harris - LT</t>
   </si>
   <si>
     <t>#71 Earl Walsh - LG</t>
   </si>
   <si>
     <t>#67 Mark McQueen - C</t>
   </si>
   <si>
     <t>#64 Arthur Summers - RG</t>
   </si>
   <si>
     <t>#62 Roy Coffin - C</t>
   </si>
   <si>
     <t>#78 Ricky Phelps - LDE</t>
   </si>
   <si>
     <t>#63 Charlie Romo - DT</t>
   </si>
   <si>
     <t>#52 Miles Billiot - DT</t>
   </si>
   <si>
-    <t>#33 Miguel Grimes - WLB</t>
+    <t>#33 Miguel Grimes - SLB</t>
   </si>
   <si>
     <t>#6 Ron Benson - SS</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>VAN 18</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-11-VAN 18 (13:38) 8-Kirk Bennett pass INTERCEPTED by 42-Joseph Saunders at VAN 22. 42-Joseph Saunders to VAN 20 for 2 yards. Tackle by 19-Robert Bryant.</t>
   </si>
   <si>
     <t>#28 James Santiago - RB</t>
   </si>
   <si>
     <t>#77 Daniel Delay - RT</t>
   </si>
@@ -650,51 +650,51 @@
   <si>
     <t>I Formation Normal HB Counter</t>
   </si>
   <si>
     <t>2-7-VAN 37 (10:57) 84-Scott Jones ran to VAN 45 for 8 yards. Tackle by 48-Shane Phillips.</t>
   </si>
   <si>
     <t>10:24</t>
   </si>
   <si>
     <t>VAN 45</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>Quarter Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-VAN 45 (10:23) 8-Kirk Bennett pass complete to 16-Carl Condron to ANC 46 for 9 yards. Tackle by 31-Horace Nord. 16-Carl Condron did some fancy footwork there. ANC 63-Charlie Romo was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#82 Gregory Riley - WR</t>
   </si>
   <si>
-    <t>#16 Carl Condron - WR</t>
+    <t>#86 Carl Condron - WR</t>
   </si>
   <si>
     <t>#31 Horace Nord - CB</t>
   </si>
   <si>
     <t>#44 Craig Thomas - CB</t>
   </si>
   <si>
     <t>9:45</t>
   </si>
   <si>
     <t>ANC 46</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>2-1-ANC 46 (9:44) 84-Scott Jones ran to ANC 38 for 8 yards. Tackle by 6-Ron Benson.</t>
   </si>
   <si>
     <t>#76 Anthony Anderson - DT</t>
   </si>
   <si>
     <t>#38 Paul Lytton - FS</t>
   </si>
@@ -731,51 +731,51 @@
   <si>
     <t>#89 Steven Normand - TE</t>
   </si>
   <si>
     <t>#54 Matthew Rainville - LDE</t>
   </si>
   <si>
     <t>8:47</t>
   </si>
   <si>
     <t>ANC 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(8:48) Extra point GOOD by 1-Paul Newson. ANC 0 VAN 7</t>
   </si>
   <si>
     <t>#60 Jeffrey Schmidt - C</t>
   </si>
   <si>
-    <t>#63 Leroy Vasquez - LG</t>
+    <t>#76 Leroy Vasquez - LT</t>
   </si>
   <si>
     <t>#61 Larry Downey - RG</t>
   </si>
   <si>
     <t>#53 Raymond Hood - SLB</t>
   </si>
   <si>
     <t>(8:48) 1-Paul Newson kicks 75 yards from VAN 35 to ANC -10. Touchback.</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-ANC 25 (8:48) 10-Scott Wilcox pass complete to 12-John Holt to ANC 34 for 9 yards. Tackle by 27-Van Toney.</t>
   </si>
   <si>
     <t>8:13</t>
   </si>
   <si>
     <t>ANC 34</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>