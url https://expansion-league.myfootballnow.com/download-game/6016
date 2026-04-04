--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -368,51 +368,51 @@
   <si>
     <t>#10 John Barr - WR</t>
   </si>
   <si>
     <t>#63 Mark Ramsey - LT</t>
   </si>
   <si>
     <t>#64 Raymond Kohler - LG</t>
   </si>
   <si>
     <t>#76 Hubert Workman - C</t>
   </si>
   <si>
     <t>#75 James Lawrence - RG</t>
   </si>
   <si>
     <t>#72 Gerardo Damico - RG</t>
   </si>
   <si>
     <t>#62 Daryl Angelo - RDE</t>
   </si>
   <si>
     <t>#66 William McVey - DT</t>
   </si>
   <si>
-    <t>#60 Willie Thacker - DT</t>
+    <t>#56 Willie Thacker - DT</t>
   </si>
   <si>
     <t>#59 Ken Fuentez - RDE</t>
   </si>
   <si>
     <t>#94 Charles Mallard - SLB</t>
   </si>
   <si>
     <t>#53 Larry Ramirez - MLB</t>
   </si>
   <si>
     <t>#50 William Johnson - WLB</t>
   </si>
   <si>
     <t>#24 Justin Martin - CB</t>
   </si>
   <si>
     <t>#41 James Miles - CB</t>
   </si>
   <si>
     <t>#38 Daniel Upshaw - SS</t>
   </si>
   <si>
     <t>#43 Ted Gutierrez - CB</t>
   </si>
@@ -491,81 +491,81 @@
   <si>
     <t>12:56</t>
   </si>
   <si>
     <t>OCO 20</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-OCO 20 (12:57) 2-Clifton Vester pass incomplete, intended for 82-Shawn Hardin.</t>
   </si>
   <si>
     <t>#2 Clifton Vester - QB</t>
   </si>
   <si>
     <t>#37 Donald Bryant - RB</t>
   </si>
   <si>
     <t>#29 Raymond Parrish - FB</t>
   </si>
   <si>
-    <t>#82 Shawn Hardin - TE</t>
+    <t>#87 Shawn Hardin - TE</t>
   </si>
   <si>
     <t>#17 Damian Donaldson - WR</t>
   </si>
   <si>
     <t>#12 Mario Sorrell - WR</t>
   </si>
   <si>
     <t>#58 Richard Padilla - C</t>
   </si>
   <si>
     <t>#63 Richard Caswell - RG</t>
   </si>
   <si>
     <t>#77 Roger Poon - C</t>
   </si>
   <si>
     <t>#50 James Byrne - RG</t>
   </si>
   <si>
     <t>#52 David Bates - RT</t>
   </si>
   <si>
     <t>#79 Matthew Hayes - DT</t>
   </si>
   <si>
     <t>#74 Richard Hunziker - RDE</t>
   </si>
   <si>
-    <t>#97 Thomas James - SLB</t>
+    <t>#57 Thomas James - SLB</t>
   </si>
   <si>
     <t>#54 Gerald Bray - MLB</t>
   </si>
   <si>
     <t>#43 James Lawrence - CB</t>
   </si>
   <si>
     <t>#37 Randy Giroux - SS</t>
   </si>
   <si>
     <t>12:54</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-10-OCO 20 (12:55) 37-Donald Bryant ran to OCO 23 for 3 yards. Tackle by 54-Gerald Bray.</t>
   </si>
   <si>
     <t>#44 Charlie Smith - FB</t>
   </si>
   <si>
     <t>#86 Raymond Williams - TE</t>
   </si>
@@ -1082,51 +1082,51 @@
   <si>
     <t>1-10-LNM 30 (6:25) 4-Thomas Sims pass complete to 10-John Barr to LNM 32 for 2 yards. Tackle by 49-Brian Miller.</t>
   </si>
   <si>
     <t>5:44</t>
   </si>
   <si>
     <t>2-8-LNM 32 (5:43) 4-Thomas Sims pass complete to 88-Salvatore Eckhardt to OCO 12 for 55 yards. Pushed out of bounds by 43-Ted Gutierrez.</t>
   </si>
   <si>
     <t>4:59</t>
   </si>
   <si>
     <t>OCO 12</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-OCO 12 (4:58) 4-Thomas Sims pass complete to 84-Rafael Bate to OCO 9 for 3 yards. Tackle by 55-Jerry Smith.</t>
   </si>
   <si>
     <t>#84 Rafael Bate - WR</t>
   </si>
   <si>
-    <t>#13 Ronald Walker - WR</t>
+    <t>#14 Ronald Walker - WR</t>
   </si>
   <si>
     <t>4:14</t>
   </si>
   <si>
     <t>OCO 9</t>
   </si>
   <si>
     <t>I Formation Normal HB Counter</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>2-7-OCO 9 (4:13) 29-Adam Knutson ran to OCO 6 for 3 yards. Tackle by 41-James Miles.</t>
   </si>
   <si>
     <t>3:40</t>
   </si>
   <si>
     <t>OCO 6</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
@@ -1190,102 +1190,102 @@
   <si>
     <t>OCO 33</t>
   </si>
   <si>
     <t>4-2-OCO 33 (2:07) 14-Manuel Gilbert punts 49 yards to LNM 17. 29-Adam Knutson to LNM 25 for 8 yards. Tackle by 63-Richard Caswell. LNM 59-Wayne Benner was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:57</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
     <t>1:56</t>
   </si>
   <si>
     <t>1-10-LNM 25 (1:57) 46-Wesley Thiel ran to LNM 24 for a short loss. 46-Wesley Thiel FUMBLES (62-Daryl Angelo) recovered by OCO-50-William Johnson at LNM 26. Tackle by 46-Wesley Thiel.</t>
   </si>
   <si>
     <t>1:53</t>
   </si>
   <si>
     <t>1-10-LNM 26 (1:54) 2-Clifton Vester pass complete to 17-Damian Donaldson to LNM 17 for 9 yards. Tackle by 36-Robert Baker.</t>
   </si>
   <si>
-    <t>#55 Jeffrey Tidwell - DT</t>
+    <t>#92 Jeffrey Tidwell - DT</t>
   </si>
   <si>
     <t>1:28</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>2-1-LNM 17 (1:27) 37-Donald Bryant ran to LNM 9 for 8 yards. Tackle by 50-Victor Johnson.</t>
   </si>
   <si>
     <t>1:20</t>
   </si>
   <si>
     <t>LNM 9</t>
   </si>
   <si>
     <t>1-9-LNM 9 (1:21) 2-Clifton Vester pass Pass knocked down by 22-Robert Cayer. incomplete, intended for 17-Damian Donaldson.</t>
   </si>
   <si>
     <t>1:18</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>2-9-LNM 9 (1:19) 2-Clifton Vester pass Pass knocked down by 22-Robert Cayer. incomplete, intended for 82-Shawn Hardin.</t>
   </si>
   <si>
     <t>1:16</t>
   </si>
   <si>
     <t>Nickel Blitz CB SS LB Blitz</t>
   </si>
   <si>
     <t>3-9-LNM 9 (1:17) 2-Clifton Vester pass complete to 17-Damian Donaldson for 9 yards. TOUCHDOWN! OCO 6 LNM 3</t>
   </si>
   <si>
     <t>1:13</t>
   </si>
   <si>
     <t>(1:14) Extra point GOOD by 1-Max Johnson. OCO 77-Roger Poon was injured on the play. He looks like he should be able to return. OCO 7 LNM 3</t>
   </si>
   <si>
     <t>#94 Shawn Burks - SLB</t>
   </si>
   <si>
     <t>#58 Mark Bonnett - RDE</t>
   </si>
   <si>
-    <t>#95 Jeffrey Barnett - DT</t>
+    <t>#77 Jeffrey Barnett - DT</t>
   </si>
   <si>
     <t>(1:14) 1-Max Johnson kicks 75 yards from OCO 35 to LNM -10. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>1-10-LNM 25 (1:14) 29-Adam Knutson ran to LNM 23 for -2 yards. Tackle by 60-Willie Thacker.</t>
   </si>
   <si>
     <t>0:38</t>
   </si>
   <si>
     <t>2-12-LNM 23 (0:37) 29-Adam Knutson ran to LNM 26 for 2 yards. Tackle by 59-Ken Fuentez.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 12-Oscar Rethman kicks 70 yards from LNM 35 to OCO -5. 82-Shawn Hardin to OCO 49 for 54 yards. Tackle by 22-Robert Cayer. LNM 59-Wayne Benner was injured on the play. He looks like he should be able to return.</t>
   </si>