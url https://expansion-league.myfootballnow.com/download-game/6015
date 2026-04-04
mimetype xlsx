--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -515,51 +515,51 @@
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>Nickel Blitz Weak Blitz</t>
   </si>
   <si>
     <t>1-10-VOO 21 (14:02) 7-Jeffrey Tate pass complete to 26-Jeffrey Richards to VOO 32 for 10 yards. Tackle by 47-Stanley Lee.</t>
   </si>
   <si>
     <t>#7 Jeffrey Tate - QB</t>
   </si>
   <si>
     <t>#26 Jeffrey Richards - RB</t>
   </si>
   <si>
     <t>#43 Joe Swim - RB</t>
   </si>
   <si>
     <t>#85 Rigoberto Collette - WR</t>
   </si>
   <si>
     <t>#82 Eric Blais - WR</t>
   </si>
   <si>
-    <t>#69 Howard Leong - LT</t>
+    <t>#54 Howard Leong - LT</t>
   </si>
   <si>
     <t>#78 Mark Cowart - RG</t>
   </si>
   <si>
     <t>#65 Johnny Gerald - C</t>
   </si>
   <si>
     <t>#67 Dewey Bailey - RG</t>
   </si>
   <si>
     <t>#61 Jacob Pate - RT</t>
   </si>
   <si>
     <t>#60 David Doolittle - LDE</t>
   </si>
   <si>
     <t>#70 Richard Blackmon - RDE</t>
   </si>
   <si>
     <t>#22 Mark Elledge - CB</t>
   </si>
   <si>
     <t>#49 Ronald Morelock - CB</t>
   </si>
@@ -653,51 +653,51 @@
   <si>
     <t>10:31</t>
   </si>
   <si>
     <t>MAC 34</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>1-10-MAC 34 (10:30) 2-John Doan pass complete to 20-Caleb Gordon to VOO 49 for 17 yards.</t>
   </si>
   <si>
     <t>9:54</t>
   </si>
   <si>
     <t>VOO 49</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>1-10-VOO 49 (9:53) 2-John Doan pass complete to 80-Andrew Scott to VOO 38 for 11 yards. Tackle by 30-James Wingate. 80-Andrew Scott did some fancy footwork there. MAC 71-Jerry Thorne was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#85 Frances Burch - WR</t>
+    <t>#86 Frances Burch - WR</t>
   </si>
   <si>
     <t>#30 James Wingate - SS</t>
   </si>
   <si>
     <t>9:08</t>
   </si>
   <si>
     <t>VOO 38</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>1-10-VOO 38 (9:07) 28-Barry Smith ran to VOO 33 for 6 yards. Tackle by 24-James Nale.</t>
   </si>
   <si>
     <t>#40 Charles Foster - CB</t>
   </si>
   <si>
     <t>8:22</t>
   </si>
   <si>
     <t>2-4-VOO 33 (8:21) 2-John Doan pass complete to 27-James Reyes to VOO 31 for 1 yards. Tackle by 47-James Pollitt. 27-James Reyes did some fancy footwork there.</t>
   </si>
@@ -776,90 +776,90 @@
   <si>
     <t>3-1-VOO 49 (6:02) 26-Jeffrey Richards ran to MAC 47 for 3 yards. Tackle by 50-John Bailey. VOO 26-Jeffrey Richards was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:27</t>
   </si>
   <si>
     <t>MAC 47</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-MAC 47 (5:26) 7-Jeffrey Tate pass incomplete, intended for 83-Ronald McCormick.</t>
   </si>
   <si>
     <t>#26 Scott McSpadden - FB</t>
   </si>
   <si>
     <t>#80 David Turner - TE</t>
   </si>
   <si>
-    <t>#94 Damon Craighead - LDE</t>
+    <t>#97 Damon Craighead - LDE</t>
   </si>
   <si>
     <t>5:23</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-10-MAC 47 (5:24) 43-Joe Swim ran to MAC 50 for -3 yards. Tackle by 53-Willie Martinez. MAC 60-David Doolittle was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:21</t>
   </si>
   <si>
     <t>Timeout VOO</t>
   </si>
   <si>
     <t>4:49</t>
   </si>
   <si>
     <t>MAC 50</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>3-13-MAC 50 (4:50) 7-Jeffrey Tate pass Pass knocked down by 33-Joseph Spellman. incomplete, intended for 82-Eric Blais. 33-Joseph Spellman got away with a hold on that play.</t>
   </si>
   <si>
     <t>4:46</t>
   </si>
   <si>
     <t>4-13-MAC 50 (4:47) 14-Robert Bohon punts 46 yards to MAC 4. VOO 69-Howard Leong was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#93 Raymond Mitchell - RDE</t>
+    <t>#56 Raymond Mitchell - RDE</t>
   </si>
   <si>
     <t>4:37</t>
   </si>
   <si>
     <t>MAC 4</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-MAC 4 (4:38) 2-John Doan pass complete to 80-Andrew Scott to MAC 21 for 17 yards. Tackle by 47-James Pollitt.</t>
   </si>
   <si>
     <t>4:02</t>
   </si>
   <si>
     <t>MAC 21</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>1-10-MAC 21 (4:01) 2-John Doan pass complete to 89-Nicholas Bolt to VOO 26 for 53 yards. Tackle by 28-David Baro.</t>
   </si>
@@ -935,54 +935,54 @@
   <si>
     <t>VOO 42</t>
   </si>
   <si>
     <t>2-7-VOO 42 (0:39) 7-Jeffrey Tate pass complete to 83-Ronald McCormick to MAC 13 for 44 yards. Tackle by 53-Willie Martinez.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>MAC 13</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>1-10-MAC 13 (15:00) 26-Jeffrey Richards ran to MAC 14 for a short loss. Tackle by 70-Richard Blackmon.</t>
   </si>
   <si>
     <t>#11 Emmanuel Warden - WR</t>
   </si>
   <si>
-    <t>#87 Clifford Bernstein - WR</t>
-[...2 lines deleted...]
-    <t>#35 Richard Hall - SS</t>
+    <t>#17 Clifford Bernstein - WR</t>
+  </si>
+  <si>
+    <t>#41 Richard Hall - SS</t>
   </si>
   <si>
     <t>#43 Frank Cooper - SS</t>
   </si>
   <si>
     <t>#36 Carl Keene - FS</t>
   </si>
   <si>
     <t>14:29</t>
   </si>
   <si>
     <t>MAC 14</t>
   </si>
   <si>
     <t>2-10-MAC 14 (14:28) 7-Jeffrey Tate pass complete to 39-Christopher Macdonald to MAC 8 for 6 yards. Tackle by 22-Mark Elledge. 39-Christopher Macdonald did some fancy footwork there.</t>
   </si>
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>MAC 8</t>
   </si>
   <si>
     <t>3-5-MAC 8 (13:44) 26-Jeffrey Richards ran to MAC 2 for 6 yards. 26-Jeffrey Richards FUMBLES (57-Steve Hamann) recovered by MAC-57-Steve Hamann for -3 yards. Tackle by 26-Jeffrey Richards. Touchback.</t>
   </si>