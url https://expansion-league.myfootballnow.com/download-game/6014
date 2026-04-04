--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -344,81 +344,81 @@
   <si>
     <t>SLS 25</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-SLS 25 (15:00) 8-Mitchell Snow pass Pass knocked down by 30-David Braddock. incomplete, intended for 87-William Meli.</t>
   </si>
   <si>
     <t>#8 Mitchell Snow - QB</t>
   </si>
   <si>
     <t>#84 Tracy Nieves - RB</t>
   </si>
   <si>
     <t>#5 Jason Lynch - RB</t>
   </si>
   <si>
     <t>#28 Donald Chavez - RB</t>
   </si>
   <si>
-    <t>#87 William Meli - TE</t>
+    <t>#82 William Meli - TE</t>
   </si>
   <si>
     <t>#85 Curtis Gonzales - TE</t>
   </si>
   <si>
     <t>#1 Stuart Schexnayder - LT</t>
   </si>
   <si>
     <t>#72 Jerome Camarillo - LG</t>
   </si>
   <si>
     <t>#55 Gilbert Key - C</t>
   </si>
   <si>
     <t>#54 Milton Kennedy - RG</t>
   </si>
   <si>
     <t>#73 Rodolfo Andrews - RT</t>
   </si>
   <si>
     <t>#92 Albert Stanley - RDE</t>
   </si>
   <si>
     <t>#54 Michael Garcia - DT</t>
   </si>
   <si>
     <t>#69 Walter McKay - DT</t>
   </si>
   <si>
-    <t>#98 Walter Webb - DT</t>
+    <t>#77 Walter Webb - DT</t>
   </si>
   <si>
     <t>#57 Jerry Bachman - RDE</t>
   </si>
   <si>
     <t>#90 Nathan Dixon - SLB</t>
   </si>
   <si>
     <t>#52 Tomas Washington - MLB</t>
   </si>
   <si>
     <t>#93 Manuel Loar - SLB</t>
   </si>
   <si>
     <t>#43 Henry Burnette - CB</t>
   </si>
   <si>
     <t>#41 Bruce Mach - CB</t>
   </si>
   <si>
     <t>#30 David Braddock - SS</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
@@ -458,141 +458,141 @@
   <si>
     <t>#37 Robert Murray - CB</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>SLS 29</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-6-SLS 29 (13:40) 19-Jeffrey Costello punts 53 yards to WFN 18. Fair Catch by 19-Johnnie Walden.</t>
   </si>
   <si>
     <t>#19 Jeffrey Costello - P</t>
   </si>
   <si>
     <t>#19 Johnnie Walden - WR</t>
   </si>
   <si>
-    <t>#35 Paul Clark - CB</t>
+    <t>#36 Paul Clark - CB</t>
   </si>
   <si>
     <t>#84 Aaron Wilson - TE</t>
   </si>
   <si>
     <t>#78 Ryan Miller - LT</t>
   </si>
   <si>
     <t>#59 Wilbert Berg - C</t>
   </si>
   <si>
     <t>#99 William Bahe - MLB</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>WFN 18</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-WFN 18 (13:34) 22-Clay Colton ran to WFN 18 for a short loss. Tackle by 98-Jeff Paige.</t>
   </si>
   <si>
     <t>#12 Harold Casselman - QB</t>
   </si>
   <si>
     <t>#22 Clay Colton - RB</t>
   </si>
   <si>
     <t>#37 Mark Bauman - FB</t>
   </si>
   <si>
     <t>#18 Robert Ball - WR</t>
   </si>
   <si>
     <t>#17 Christopher McFadden - WR</t>
   </si>
   <si>
     <t>#75 James Gutierrez - LT</t>
   </si>
   <si>
     <t>#71 Troy Dodson - LG</t>
   </si>
   <si>
-    <t>#60 Oscar Cade - C</t>
-[...2 lines deleted...]
-    <t>#53 James Dale - RG</t>
+    <t>#63 Oscar Cade - C</t>
+  </si>
+  <si>
+    <t>#69 James Dale - RG</t>
   </si>
   <si>
     <t>#79 John Cedillo - RT</t>
   </si>
   <si>
     <t>#65 Richard Booth - LDE</t>
   </si>
   <si>
     <t>#98 Jeff Paige - DT</t>
   </si>
   <si>
     <t>#66 Calvin Burnett - DT</t>
   </si>
   <si>
     <t>#76 Raymond Pinson - RDE</t>
   </si>
   <si>
     <t>#51 John Loyd - MLB</t>
   </si>
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-10-WFN 18 (12:54) 12-Harold Casselman pass complete to 81-Alden Washington to WFN 23 for 5 yards. Tackle by 42-Arnold Hager. 81-Alden Washington made a great move on the CB.</t>
   </si>
   <si>
     <t>#30 Jared Lewis - RB</t>
   </si>
   <si>
-    <t>#81 Alden Washington - TE</t>
+    <t>#82 Alden Washington - TE</t>
   </si>
   <si>
     <t>#62 Micheal Worden - LDE</t>
   </si>
   <si>
     <t>#4 David Moore - SLB</t>
   </si>
   <si>
     <t>12:08</t>
   </si>
   <si>
     <t>WFN 23</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>3-5-WFN 23 (12:07) 12-Harold Casselman pass Pass knocked down by 32-Garland Frank. incomplete, intended for 19-Johnnie Walden. SLS 76-Raymond Pinson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>12:03</t>
   </si>
@@ -1070,51 +1070,51 @@
   <si>
     <t>WFN 14</t>
   </si>
   <si>
     <t>1-10-WFN 14 (11:33) 12-Harold Casselman pass Pass knocked down by 51-John Loyd. incomplete, intended for 37-Mark Bauman.</t>
   </si>
   <si>
     <t>11:29</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>2-10-WFN 14 (11:30) 22-Clay Colton ran to WFN 17 for 3 yards. Tackle by 4-David Moore.</t>
   </si>
   <si>
     <t>10:56</t>
   </si>
   <si>
     <t>WFN 17</t>
   </si>
   <si>
     <t>3-7-WFN 17 (10:55) 22-Clay Colton ran to WFN 22 for 5 yards. Tackle by 76-Raymond Pinson.</t>
   </si>
   <si>
-    <t>#80 Gerald Brill - TE</t>
+    <t>#88 Gerald Brill - TE</t>
   </si>
   <si>
     <t>10:23</t>
   </si>
   <si>
     <t>WFN 22</t>
   </si>
   <si>
     <t>4-2-WFN 22 (10:22) 2-James Freeman punts 47 yards to SLS 31. Fair Catch by 86-Kevin Finn.</t>
   </si>
   <si>
     <t>10:15</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>1-10-SLS 31 (10:16) 8-Mitchell Snow pass complete to 84-Tracy Nieves to SLS 46 for 14 yards. Tackle by 93-Manuel Loar.</t>
   </si>
   <si>
     <t>9:42</t>
   </si>
   <si>
     <t>4-3 Under Strong Blitz Outside</t>
   </si>