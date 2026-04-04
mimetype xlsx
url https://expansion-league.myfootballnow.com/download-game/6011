--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -287,75 +287,75 @@
   <si>
     <t>CAG has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>BER</t>
   </si>
   <si>
     <t>BER 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 7-Scott Gilmore kicks 68 yards from BER 35 to CAG -3. Touchback.</t>
   </si>
   <si>
     <t>#86 Gordon Akers - RB</t>
   </si>
   <si>
     <t>#77 Patrick Adkins - LDE</t>
   </si>
   <si>
-    <t>#53 Frank Ward - DT</t>
+    <t>#56 Frank Ward - DT</t>
   </si>
   <si>
     <t>#94 Gustavo Hough - MLB</t>
   </si>
   <si>
-    <t>#52 Joe Carlson - SLB</t>
+    <t>#54 Joe Carlson - SLB</t>
   </si>
   <si>
     <t>#45 Rickie Salazar - CB</t>
   </si>
   <si>
     <t>#50 Stephen Oliver - WLB</t>
   </si>
   <si>
     <t>#29 Scot Dorr - CB</t>
   </si>
   <si>
     <t>#65 Michael Stephan - RDE</t>
   </si>
   <si>
     <t>#91 Jose Boardman - MLB</t>
   </si>
   <si>
-    <t>#25 John Vaccaro - MLB</t>
+    <t>#54 John Vaccaro - MLB</t>
   </si>
   <si>
     <t>#7 Scott Gilmore - K</t>
   </si>
   <si>
     <t>CAG</t>
   </si>
   <si>
     <t>CAG 25</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>46 Heavy WLB Blitz</t>
   </si>
   <si>
     <t>1-10-CAG 25 (15:00) 4-Juan Leblanc pass complete to 10-Rick Wilburn to CAG 28 for 3 yards. Tackle by 41-Todd Hakala. 80-Rickey Vaughan totally missed that block. PENALTY - Facemask (BER 33-Jack Smith)</t>
   </si>
   <si>
     <t>#4 Juan Leblanc - QB</t>
   </si>
   <si>
     <t>#10 Rick Wilburn - RB</t>
   </si>
@@ -614,51 +614,51 @@
   <si>
     <t>#5 Samuel Davis - TE</t>
   </si>
   <si>
     <t>#18 Ronald Ponce - WR</t>
   </si>
   <si>
     <t>#82 Jerome Gregg - WR</t>
   </si>
   <si>
     <t>#65 Willis Galiano - LT</t>
   </si>
   <si>
     <t>#78 William Zinn - LG</t>
   </si>
   <si>
     <t>#59 Albert Ridley - C</t>
   </si>
   <si>
     <t>#76 Clifford Raasch - RG</t>
   </si>
   <si>
     <t>#62 Kevin Erving - RT</t>
   </si>
   <si>
-    <t>#71 Roosevelt Lewis - DT</t>
+    <t>#59 Roosevelt Lewis - DT</t>
   </si>
   <si>
     <t>#23 Guy Thrash - CB</t>
   </si>
   <si>
     <t>#40 Ronnie Guth - FS</t>
   </si>
   <si>
     <t>#49 Paul Fields - SS</t>
   </si>
   <si>
     <t>#37 Marco Lucero - FS</t>
   </si>
   <si>
     <t>11:21</t>
   </si>
   <si>
     <t>BER 5</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>4-3 Normal 3 Deep Zone Under</t>
   </si>
@@ -1163,51 +1163,51 @@
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel Blitz Weak Blitz</t>
   </si>
   <si>
     <t>3-14-CAG 8 (7:49) 4-Juan Leblanc pass complete to 80-Rickey Vaughan to CAG 37 for 29 yards. Tackle by 48-Malcolm Thomas. CAG 86-Gordon Akers was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>7:05</t>
   </si>
   <si>
     <t>CAG 37</t>
   </si>
   <si>
     <t>1-10-CAG 37 (7:04) 10-Rick Wilburn ran to CAG 38 for 1 yards. Tackle by 47-Anthony Henkel. CAG 79-Robert Lear was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>CAG 38</t>
   </si>
   <si>
     <t>2-9-CAG 38 (6:29) 4-Juan Leblanc pass complete to 84-Robert Owens to CAG 42 for 3 yards. Tackle by 48-Malcolm Thomas.</t>
   </si>
   <si>
-    <t>#84 Robert Owens - WR</t>
+    <t>#87 Robert Owens - WR</t>
   </si>
   <si>
     <t>5:52</t>
   </si>
   <si>
     <t>3-6-CAG 42 (5:51) 4-Juan Leblanc pass complete to 19-Greg Blake to CAG 49 for 8 yards. Tackle by 48-Malcolm Thomas.</t>
   </si>
   <si>
     <t>5:14</t>
   </si>
   <si>
     <t>CAG 49</t>
   </si>
   <si>
     <t>1-10-CAG 49 (5:13) 4-Juan Leblanc pass Pass knocked down by 93-Thomas Norman. incomplete, intended for 87-Jason Hess.</t>
   </si>
   <si>
     <t>5:10</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>2-10-CAG 49 (5:11) 4-Juan Leblanc pass incomplete, intended for 35-Joseph Brown.</t>
   </si>
@@ -1532,51 +1532,51 @@
   <si>
     <t>2-7-CAG 23 (6:37) 36-Michael Yancey ran to CAG 22 for 1 yards. Tackle by 23-Guy Thrash.</t>
   </si>
   <si>
     <t>5:55</t>
   </si>
   <si>
     <t>CAG 22</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>3-6-CAG 22 (5:54) 23-Scott Ashmore ran to CAG 20 for 3 yards. Tackle by 53-Frank Ward.</t>
   </si>
   <si>
     <t>5:20</t>
   </si>
   <si>
     <t>4-4-CAG 20 (5:19) 7-Scott Gilmore 37 yard field goal is GOOD. BER 3 CAG 7</t>
   </si>
   <si>
     <t>#8 Robert Jackson - QB</t>
   </si>
   <si>
-    <t>#54 Charles Bogle - WLB</t>
+    <t>#90 Charles Bogle - WLB</t>
   </si>
   <si>
     <t>5:15</t>
   </si>
   <si>
     <t>(5:16) 7-Scott Gilmore kicks 75 yards from BER 35 to CAG -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-CAG 25 (5:16) 4-Juan Leblanc pass Pass knocked down by 33-Jack Smith. incomplete, intended for 10-Rick Wilburn. CAG 66-John Clouse was injured on the play. He looks like he should be able to return. BER 58-Bob Gilmore was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:13</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>2-10-CAG 25 (5:14) 10-Rick Wilburn ran to CAG 24 for -1 yards. Tackle by 33-Jack Smith.</t>
   </si>
   <si>
     <t>#67 Steven Snyder - RG</t>
   </si>
   <si>
     <t>CAG 24</t>
   </si>