--- v0 (2026-02-13)
+++ v1 (2026-04-04)
@@ -305,51 +305,51 @@
   <si>
     <t>#85 Patrick Williams - WR</t>
   </si>
   <si>
     <t>#41 Stephen Leslie - CB</t>
   </si>
   <si>
     <t>#23 Frederick Logan - CB</t>
   </si>
   <si>
     <t>#38 Stanley Rutherford - FS</t>
   </si>
   <si>
     <t>#92 John Edmonds - MLB</t>
   </si>
   <si>
     <t>#96 George Knight - MLB</t>
   </si>
   <si>
     <t>#62 Travis Stone - LDE</t>
   </si>
   <si>
     <t>#61 Robert Donaldson - RDE</t>
   </si>
   <si>
-    <t>#67 Joseph Dawkins - RDE</t>
+    <t>#67 Joseph Dawkins - LDE</t>
   </si>
   <si>
     <t>#53 Carl Newberry - MLB</t>
   </si>
   <si>
     <t>#91 William Crosier - LDE</t>
   </si>
   <si>
     <t>#7 Scott Gilmore - K</t>
   </si>
   <si>
     <t>MYC</t>
   </si>
   <si>
     <t>MYC 25</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel Blitz Weak Blitz</t>
   </si>
   <si>
     <t>1-10-MYC 25 (15:00) 9-Roberto Clinton pass Pass knocked down by 21-John Mulligan. incomplete, intended for 85-Patrick Williams.</t>
   </si>