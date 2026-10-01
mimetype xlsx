--- v7 (2026-08-21)
+++ v8 (2026-10-01)
@@ -425,51 +425,51 @@
   <si>
     <t>#36 Jose McMahon - FS</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>VAN 31</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-4-VAN 31 (14:26) 84-Scott Jones ran to VAN 41 for 10 yards. Tackle by 31-Ricky Scipio. VAN 89-Steven Normand was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#84 Scott Jones - WR</t>
   </si>
   <si>
     <t>#86 Raymond Williams - TE</t>
   </si>
   <si>
-    <t>#59 Robert Lemen - SLB</t>
+    <t>#57 Robert Lemen - SLB</t>
   </si>
   <si>
     <t>#57 William Wharton - WLB</t>
   </si>
   <si>
     <t>#47 James Davis - FS</t>
   </si>
   <si>
     <t>13:49</t>
   </si>
   <si>
     <t>VAN 41</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Slot Drag</t>
   </si>
   <si>
     <t>Quarter Normal Man Short Zone</t>
   </si>
   <si>
     <t>1-10-VAN 41 (13:48) 7-Patrick Long pass Pass knocked down by 47-Gregory Woods. incomplete, intended for 14-Carlos Delcastillo.</t>
   </si>
   <si>
     <t>#82 Gregory Riley - WR</t>
   </si>
@@ -656,51 +656,51 @@
   <si>
     <t>3-6-VIN 27 (11:46) 39-Jeremy Bentley ran to VIN 33 for 6 yards. Tackle by 27-Van Toney.</t>
   </si>
   <si>
     <t>11:10</t>
   </si>
   <si>
     <t>VIN 33</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>1-10-VIN 33 (11:09) 13-Edwin Redford pass complete to 39-Jeremy Bentley to VIN 34 for a short gain. Tackle by 22-Joe Smallwood.</t>
   </si>
   <si>
     <t>10:32</t>
   </si>
   <si>
     <t>VIN 34</t>
   </si>
   <si>
     <t>2-10-VIN 34 (10:31) 35-William Arbuckle ran to VIN 44 for 10 yards. Tackle by 25-Adam Klein.</t>
   </si>
   <si>
-    <t>#54 Rafael Razer - SLB</t>
+    <t>#54 Rafael Razer - MLB</t>
   </si>
   <si>
     <t>9:53</t>
   </si>
   <si>
     <t>VIN 44</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>1-10-VIN 44 (9:52) 13-Edwin Redford pass Pass knocked down by 27-Van Toney. incomplete, intended for 35-William Arbuckle.</t>
   </si>
   <si>
     <t>#49 John Schulze - RB</t>
   </si>
   <si>
     <t>#82 Louie Bunting - WR</t>
   </si>
   <si>
     <t>#17 Charles Kennison - WR</t>
   </si>
   <si>
     <t>#20 Joe Felton - CB</t>
   </si>