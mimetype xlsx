--- v8 (2026-10-01)
+++ v9 (2026-10-21)
@@ -299,60 +299,60 @@
   <si>
     <t>VIN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 11-James Defranco kicks 75 yards from VIN 35 to VAN -10. Touchback.</t>
   </si>
   <si>
     <t>#82 Carlos Delcastillo - WR</t>
   </si>
   <si>
     <t>#91 Terrance McKay - DT</t>
   </si>
   <si>
     <t>#26 David Minter - CB</t>
   </si>
   <si>
     <t>#99 Cedric Cox - RDE</t>
   </si>
   <si>
-    <t>#96 Michael Lambert - LDE</t>
+    <t>#69 Michael Lambert - LDE</t>
   </si>
   <si>
     <t>#22 Joe Smallwood - SS</t>
   </si>
   <si>
     <t>#58 Robert Worsham - SLB</t>
   </si>
   <si>
-    <t>#91 Daniel Reese - RDE</t>
+    <t>#96 Daniel Reese - RDE</t>
   </si>
   <si>
     <t>#92 William Blue - LDE</t>
   </si>
   <si>
     <t>#79 David Gorman - DT</t>
   </si>
   <si>
     <t>#24 Charles Carter - CB</t>
   </si>
   <si>
     <t>#11 James Defranco - K</t>
   </si>
   <si>
     <t>VAN</t>
   </si>
   <si>
     <t>VAN 25</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Flats</t>
   </si>
   <si>
     <t>Dime Flat CB4 Blitz</t>
   </si>
@@ -365,66 +365,66 @@
   <si>
     <t>#89 Steven Normand - TE</t>
   </si>
   <si>
     <t>#17 Earl Staples - WR</t>
   </si>
   <si>
     <t>#12 Eric Thomas - WR</t>
   </si>
   <si>
     <t>#15 Robert Bryant - WR</t>
   </si>
   <si>
     <t>#85 Clint Martell - WR</t>
   </si>
   <si>
     <t>#73 David Harris - LT</t>
   </si>
   <si>
     <t>#65 Earl Walsh - LG</t>
   </si>
   <si>
     <t>#77 Daniel Delay - RT</t>
   </si>
   <si>
-    <t>#61 Larry Downey - RG</t>
+    <t>#68 Larry Downey - RG</t>
   </si>
   <si>
     <t>#62 Roy Coffin - C</t>
   </si>
   <si>
     <t>#91 Richard Ryan - RDE</t>
   </si>
   <si>
     <t>#74 Christopher Jewett - DT</t>
   </si>
   <si>
     <t>#94 Alvin Ware - DT</t>
   </si>
   <si>
-    <t>#90 Patrick Neuhaus - RDE</t>
+    <t>#90 Patrick Neuhaus - LDE</t>
   </si>
   <si>
     <t>#94 Cameron Bunn - MLB</t>
   </si>
   <si>
     <t>#40 Allen Obrien - CB</t>
   </si>
   <si>
     <t>#26 Wesley Webster - CB</t>
   </si>
   <si>
     <t>#29 Mark Sacco - CB</t>
   </si>
   <si>
     <t>#28 James Ryan - CB</t>
   </si>
   <si>
     <t>#31 Ricky Scipio - SS</t>
   </si>
   <si>
     <t>#36 Jose McMahon - FS</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
@@ -479,51 +479,51 @@
   <si>
     <t>13:44</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-10-VAN 41 (13:45) 7-Patrick Long pass incomplete, intended for 84-Scott Jones. PENALTY - Holding (VAN 61-Larry Downey)</t>
   </si>
   <si>
     <t>#87 William Floyd - TE</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Middle Curls</t>
   </si>
   <si>
     <t>2-20-VAN 31 (13:42) 7-Patrick Long pass Pass knocked down by 47-Gregory Woods. incomplete, intended for 82-Gregory Riley.</t>
   </si>
   <si>
-    <t>#17 Richard Guerrero - WR</t>
+    <t>#15 Richard Guerrero - WR</t>
   </si>
   <si>
     <t>#93 Joseph Stern - LDE</t>
   </si>
   <si>
     <t>#55 Thomas Garcia - MLB</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>3-20-VAN 31 (13:39) 7-Patrick Long pass complete to 14-Carlos Delcastillo to VAN 35 for 4 yards. Tackle by 59-Robert Lemen.</t>
   </si>
   <si>
     <t>13:06</t>
   </si>
   <si>
     <t>VAN 35</t>
   </si>
@@ -575,60 +575,60 @@
   <si>
     <t>1-10-VIN 23 (12:58) 39-Jeremy Bentley ran to VIN 26 for 3 yards. Tackle by 58-Robert Worsham.</t>
   </si>
   <si>
     <t>#13 Edwin Redford - QB</t>
   </si>
   <si>
     <t>#39 Jeremy Bentley - RB</t>
   </si>
   <si>
     <t>#38 Jason Mancuso - FB</t>
   </si>
   <si>
     <t>#82 Kenneth Valliere - TE</t>
   </si>
   <si>
     <t>#88 Louis Tedesco - TE</t>
   </si>
   <si>
     <t>#58 Ernest Henson - LT</t>
   </si>
   <si>
     <t>#71 James Singh - LG</t>
   </si>
   <si>
-    <t>#79 Valentin Singer - C</t>
+    <t>#75 Valentin Singer - C</t>
   </si>
   <si>
     <t>#73 Richard Marvin - RG</t>
   </si>
   <si>
     <t>#56 Paul Carter - RT</t>
   </si>
   <si>
-    <t>#98 Raymond Davis - DT</t>
+    <t>#93 Raymond Davis - DT</t>
   </si>
   <si>
     <t>#97 Douglas McMillon - WLB</t>
   </si>
   <si>
     <t>#50 Christian Simmons - WLB</t>
   </si>
   <si>
     <t>#27 Van Toney - CB</t>
   </si>
   <si>
     <t>#25 Adam Klein - CB</t>
   </si>
   <si>
     <t>12:23</t>
   </si>
   <si>
     <t>VIN 26</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
@@ -656,51 +656,51 @@
   <si>
     <t>3-6-VIN 27 (11:46) 39-Jeremy Bentley ran to VIN 33 for 6 yards. Tackle by 27-Van Toney.</t>
   </si>
   <si>
     <t>11:10</t>
   </si>
   <si>
     <t>VIN 33</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>1-10-VIN 33 (11:09) 13-Edwin Redford pass complete to 39-Jeremy Bentley to VIN 34 for a short gain. Tackle by 22-Joe Smallwood.</t>
   </si>
   <si>
     <t>10:32</t>
   </si>
   <si>
     <t>VIN 34</t>
   </si>
   <si>
     <t>2-10-VIN 34 (10:31) 35-William Arbuckle ran to VIN 44 for 10 yards. Tackle by 25-Adam Klein.</t>
   </si>
   <si>
-    <t>#54 Rafael Razer - MLB</t>
+    <t>#54 Rafael Razer - RDE</t>
   </si>
   <si>
     <t>9:53</t>
   </si>
   <si>
     <t>VIN 44</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>1-10-VIN 44 (9:52) 13-Edwin Redford pass Pass knocked down by 27-Van Toney. incomplete, intended for 35-William Arbuckle.</t>
   </si>
   <si>
     <t>#49 John Schulze - RB</t>
   </si>
   <si>
     <t>#82 Louie Bunting - WR</t>
   </si>
   <si>
     <t>#17 Charles Kennison - WR</t>
   </si>
   <si>
     <t>#20 Joe Felton - CB</t>
   </si>
@@ -935,51 +935,51 @@
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>3-6-VIN 16 (0:06) 84-Scott Jones ran to VIN 18 for -2 yards. Tackle by 47-Gregory Woods. 82-Gregory Riley missed that block completely.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>VIN 18</t>
   </si>
   <si>
     <t>4-8-VIN 18 (15:00) 1-Paul Newson 35 yard field goal is GOOD. VAN 3 VIN 7</t>
   </si>
   <si>
     <t>#9 Christian Anderson - QB</t>
   </si>
   <si>
     <t>#1 Paul Newson - K</t>
   </si>
   <si>
-    <t>#68 Kevin Emmer - RG</t>
+    <t>#60 Kevin Emmer - RG</t>
   </si>
   <si>
     <t>#51 Joseph Langley - DT</t>
   </si>
   <si>
     <t>#63 Harold Ussery - LDE</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>(14:58) 1-Paul Newson kicks 74 yards from VAN 35 to VIN -9. Touchback.</t>
   </si>
   <si>
     <t>VIN 25</t>
   </si>
   <si>
     <t>Strong I Normal FB Trap Weak</t>
   </si>
   <si>
     <t>1-10-VIN 25 (14:58) 38-Jason Mancuso ran to VIN 24 for -1 yards. Tackle by 58-Robert Worsham.</t>
   </si>
   <si>
     <t>14:17</t>
   </si>