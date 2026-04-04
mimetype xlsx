--- v0 (2025-11-29)
+++ v1 (2026-04-04)
@@ -281,60 +281,60 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>MAR has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>MYC</t>
   </si>
   <si>
     <t>MYC 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Roger Powell kicks 75 yards from MYC 35 to MAR -10. Touchback.</t>
   </si>
   <si>
-    <t>#36 Moses Brass - RB</t>
+    <t>#6 Moses Brass - RB</t>
   </si>
   <si>
     <t>#96 Rudolph Hall - DT</t>
   </si>
   <si>
     <t>#22 Scott Friend - SS</t>
   </si>
   <si>
-    <t>#95 Christopher Frink - DT</t>
+    <t>#90 Christopher Frink - DT</t>
   </si>
   <si>
     <t>#74 Israel Grosse - RDE</t>
   </si>
   <si>
     <t>#54 Russell Bowles - WLB</t>
   </si>
   <si>
     <t>#65 Frank Horton - RG</t>
   </si>
   <si>
     <t>#79 Robert Rodrigues - DT</t>
   </si>
   <si>
     <t>#99 Andrew Peyton - MLB</t>
   </si>
   <si>
     <t>#54 Lloyd Brown - WLB</t>
   </si>
   <si>
     <t>#93 Clifford Lewis - MLB</t>
   </si>
   <si>
     <t>#4 Roger Powell - K</t>
   </si>
@@ -347,117 +347,117 @@
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-MAR 25 (15:00) 36-Moses Brass ran to MAR 26 for 1 yards. Tackle by 90-Joe Lemay.</t>
   </si>
   <si>
     <t>#1 Courtney Nagle - QB</t>
   </si>
   <si>
     <t>#37 Jamie Ford - RB</t>
   </si>
   <si>
     <t>#48 Harold Blakey - FB</t>
   </si>
   <si>
     <t>#84 Robert Pelletier - TE</t>
   </si>
   <si>
     <t>#81 Ronald Guy - TE</t>
   </si>
   <si>
-    <t>#68 David Monroe - LG</t>
-[...2 lines deleted...]
-    <t>#60 Adam Fowler - C</t>
+    <t>#61 David Monroe - LG</t>
+  </si>
+  <si>
+    <t>#69 Adam Fowler - C</t>
   </si>
   <si>
     <t>#52 Mario Allen - RG</t>
   </si>
   <si>
     <t>#62 Robert Williams - RT</t>
   </si>
   <si>
     <t>#91 William Crosier - LDE</t>
   </si>
   <si>
     <t>#58 Willie Harris - DT</t>
   </si>
   <si>
     <t>#72 Lance Brown - DT</t>
   </si>
   <si>
     <t>#73 Frank Verdugo - DT</t>
   </si>
   <si>
     <t>#61 Robert Donaldson - RDE</t>
   </si>
   <si>
-    <t>#90 Joe Lemay - WLB</t>
+    <t>#90 Joe Lemay - SLB</t>
   </si>
   <si>
     <t>#92 John Edmonds - MLB</t>
   </si>
   <si>
     <t>#52 Dennis Ramirez - WLB</t>
   </si>
   <si>
     <t>#41 Stephen Leslie - CB</t>
   </si>
   <si>
     <t>#23 Frederick Logan - CB</t>
   </si>
   <si>
     <t>#45 David Llewellyn - FS</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>MAR 26</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>2-9-MAR 26 (14:17) 36-Moses Brass ran to MAR 29 for 4 yards. Tackle by 91-William Crosier. 84-Robert Pelletier was completely beat on that play.</t>
   </si>
   <si>
     <t>#17 Richard Speer - WR</t>
   </si>
   <si>
-    <t>#13 Jason Ruggiero - WR</t>
-[...2 lines deleted...]
-    <t>#82 Richard King - WR</t>
+    <t>#86 Jason Ruggiero - WR</t>
+  </si>
+  <si>
+    <t>#19 Richard King - WR</t>
   </si>
   <si>
     <t>#27 Joseph Cruz - CB</t>
   </si>
   <si>
     <t>#38 Stanley Rutherford - FS</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
   <si>
     <t>MAR 29</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>3-6-MAR 29 (13:37) 36-Moses Brass ran to MAR 40 for 11 yards. Tackle by 90-Joe Lemay.</t>
   </si>
   <si>
     <t>#75 Donnie Edwards - RT</t>
   </si>
@@ -485,51 +485,51 @@
   <si>
     <t>MAR 44</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>2-6-MAR 44 (12:21) 36-Moses Brass ran to MAR 48 for 4 yards. Tackle by 58-Willie Harris.</t>
   </si>
   <si>
     <t>11:43</t>
   </si>
   <si>
     <t>MAR 48</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>3-2-MAR 48 (11:42) 36-Moses Brass ran to MYC 50 for 2 yards. Tackle by 91-William Crosier. 84-Robert Pelletier was caught flat-footed on this play.</t>
   </si>
   <si>
-    <t>#37 Richard Ross - SS</t>
+    <t>#34 Richard Ross - SS</t>
   </si>
   <si>
     <t>10:58</t>
   </si>
   <si>
     <t>MYC 50</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>1-10-MYC 50 (10:57) 36-Moses Brass ran to MYC 48 for 2 yards. Tackle by 72-Lance Brown.</t>
   </si>
   <si>
     <t>10:20</t>
   </si>
   <si>
     <t>MYC 48</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
@@ -548,120 +548,120 @@
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>3-7-MYC 47 (9:37) 1-Courtney Nagle pass complete to 82-Richard King to MYC 43 for 3 yards. Tackle by 23-Frederick Logan. 82-Richard King breaks down the CB.</t>
   </si>
   <si>
     <t>#96 George Knight - MLB</t>
   </si>
   <si>
     <t>8:56</t>
   </si>
   <si>
     <t>MYC 43</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-MYC 43 (8:55) 19-Greg Rolfe punts 48 yards to MYC -4.4-4-MYC 43 (8:55) 19-Greg Rolfe punts 48 yards to MYC -4. Touchback.</t>
   </si>
   <si>
-    <t>#19 Greg Rolfe - P</t>
+    <t>#9 Greg Rolfe - P</t>
   </si>
   <si>
     <t>#81 Joshua Jenkins - WR</t>
   </si>
   <si>
     <t>#70 John Washington - RT</t>
   </si>
   <si>
     <t>8:46</t>
   </si>
   <si>
     <t>MYC 20</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-MYC 20 (8:47) 21-Jonathan Lee ran to MYC 26 for 6 yards. Tackle by 49-William Hightower.</t>
   </si>
   <si>
     <t>#9 Roberto Clinton - QB</t>
   </si>
   <si>
     <t>#21 Jonathan Lee - RB</t>
   </si>
   <si>
-    <t>#85 Frank Brower - TE</t>
+    <t>#87 Frank Brower - TE</t>
   </si>
   <si>
     <t>#89 Forrest Noblitt - WR</t>
   </si>
   <si>
     <t>#10 Chris Johnson - WR</t>
   </si>
   <si>
     <t>#19 Gary Jackson - WR</t>
   </si>
   <si>
     <t>#63 Manuel Woodall - LT</t>
   </si>
   <si>
     <t>#66 William Perry - LG</t>
   </si>
   <si>
     <t>#68 David King - C</t>
   </si>
   <si>
     <t>#56 Henry Aaron - RT</t>
   </si>
   <si>
     <t>#64 Louis Theriault - LT</t>
   </si>
   <si>
     <t>#69 Charles Daly - RDE</t>
   </si>
   <si>
     <t>#26 Andy Moon - CB</t>
   </si>
   <si>
     <t>#46 Edwin Kuhn - CB</t>
   </si>
   <si>
     <t>#30 John Angel - CB</t>
   </si>
   <si>
-    <t>#38 Paul Richardson - SS</t>
+    <t>#41 Paul Richardson - SS</t>
   </si>
   <si>
     <t>#49 William Hightower - FS</t>
   </si>
   <si>
     <t>8:11</t>
   </si>
   <si>
     <t>MYC 26</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-4-MYC 26 (8:10) 21-Jonathan Lee ran to MYC 22 for -4 yards. Tackle by 46-Edwin Kuhn.</t>
   </si>
   <si>
     <t>#46 James Buehler - FB</t>
   </si>
   <si>
     <t>#29 Eric Nicholas - FB</t>
   </si>
@@ -677,51 +677,51 @@
   <si>
     <t>MYC 22</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle Deep Man</t>
   </si>
   <si>
     <t>3-8-MYC 22 (7:33) 21-Jonathan Lee ran to MYC 24 for 2 yards. Tackle by 96-Rudolph Hall.</t>
   </si>
   <si>
     <t>6:55</t>
   </si>
   <si>
     <t>MYC 24</t>
   </si>
   <si>
     <t>4-6-MYC 24 (6:54) 8-Duane Brooks punts 46 yards to MAR 30. Fair Catch by 82-Richard King.</t>
   </si>
   <si>
     <t>#8 Duane Brooks - P</t>
   </si>
   <si>
-    <t>#71 Vincent Himes - LT</t>
+    <t>#68 Vincent Himes - LT</t>
   </si>
   <si>
     <t>6:47</t>
   </si>
   <si>
     <t>MAR 30</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-MAR 30 (6:48) 37-Jamie Ford ran to MAR 37 for 7 yards. Tackle by 45-David Llewellyn.</t>
   </si>
   <si>
     <t>#20 Anthony Lawson - RB</t>
   </si>
   <si>
     <t>6:15</t>
   </si>
   <si>
     <t>MAR 37</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
@@ -1028,51 +1028,51 @@
   <si>
     <t>2-6-MYC 24 (8:53) 9-Roberto Clinton pass complete to 80-Winston Defeo to MYC 43 for 19 yards. Tackle by 26-Andy Moon.</t>
   </si>
   <si>
     <t>8:14</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>1-10-MYC 43 (8:13) 9-Roberto Clinton pass complete to 28-William Nunley to MAR 27 for 30 yards. Nice job by 28-William Nunley on that route to lose his coverage.</t>
   </si>
   <si>
     <t>#28 William Nunley - RB</t>
   </si>
   <si>
     <t>7:29</t>
   </si>
   <si>
     <t>MAR 27</t>
   </si>
   <si>
     <t>1-10-MAR 27 (7:28) 9-Roberto Clinton pass incomplete, intended for 81-Joshua Jenkins.</t>
   </si>
   <si>
-    <t>#35 Robert Scott - RB</t>
+    <t>#36 Robert Scott - RB</t>
   </si>
   <si>
     <t>#28 Larry James - CB</t>
   </si>
   <si>
     <t>7:24</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>2-10-MAR 27 (7:25) 9-Roberto Clinton pass complete to 82-Howard Scully to MAR 16 for 11 yards. Tackle by 54-Russell Bowles.</t>
   </si>
   <si>
     <t>6:40</t>
   </si>
   <si>
     <t>MAR 16</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-MAR 16 (6:39) 21-Jonathan Lee ran to MAR 3 for 13 yards. Tackle by 22-Scott Friend.</t>
   </si>
@@ -1703,51 +1703,51 @@
   <si>
     <t>1-10-MAR 34 (4:07) 36-Moses Brass ran to MAR 35 for 1 yards. Tackle by 72-Lance Brown.</t>
   </si>
   <si>
     <t>3:31</t>
   </si>
   <si>
     <t>2-9-MAR 35 (3:30) 36-Moses Brass ran to MAR 31 for -4 yards. Tackle by 91-William Crosier.</t>
   </si>
   <si>
     <t>2:55</t>
   </si>
   <si>
     <t>MAR 31</t>
   </si>
   <si>
     <t>3-13-MAR 31 (2:54) 1-Courtney Nagle ran to MAR 40 for 10 yards. 1-Courtney Nagle slides to avoid being hit.</t>
   </si>
   <si>
     <t>2:33</t>
   </si>
   <si>
     <t>4-3-MAR 40 (2:32) 1-Courtney Nagle pass complete to 13-Jason Ruggiero to MAR 45 for 4 yards. Tackle by 27-Joseph Cruz.</t>
   </si>
   <si>
-    <t>#80 James Rushing - WR</t>
+    <t>#16 James Rushing - WR</t>
   </si>
   <si>
     <t>2:07</t>
   </si>
   <si>
     <t>MAR 45</t>
   </si>
   <si>
     <t>1-10-MAR 45 (2:06) 1-Courtney Nagle pass complete to 48-Harold Blakey to MAR 45 for 1 yards. Tackle by 96-George Knight.</t>
   </si>
   <si>
     <t>#44 Timothy Dennis - SS</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>2-9-MAR 45 (2:00) 1-Courtney Nagle pass complete to 82-Richard King to MAR 47 for 2 yards. Tackle by 27-Joseph Cruz.</t>
   </si>
   <si>
     <t>1:55</t>
   </si>
   <si>
     <t>MAR 47</t>
   </si>