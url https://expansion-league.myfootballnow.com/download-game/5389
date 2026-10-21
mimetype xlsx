--- v9 (2026-08-21)
+++ v10 (2026-10-21)
@@ -287,51 +287,51 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>MAC has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>CAG</t>
   </si>
   <si>
     <t>CAG 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 1-Michael Berry kicks 74 yards from CAG 35 to MAC -9. Touchback.</t>
   </si>
   <si>
-    <t>#80 Andrew Scott - WR</t>
+    <t>#83 Andrew Scott - WR</t>
   </si>
   <si>
     <t>#91 James Black - RDE</t>
   </si>
   <si>
     <t>#45 Andrew Moss - FS</t>
   </si>
   <si>
     <t>#90 John Bailey - WLB</t>
   </si>
   <si>
     <t>#99 Edward Calaway - DT</t>
   </si>
   <si>
     <t>#57 Willie Martinez - MLB</t>
   </si>
   <si>
     <t>#33 Joseph Spellman - CB</t>
   </si>
   <si>
     <t>#58 James Clark - DT</t>
   </si>
   <si>
     <t>#54 Frank Gilliland - MLB</t>
   </si>
@@ -542,111 +542,111 @@
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>1-10-CAG 45 (11:27) 4-Juan Leblanc pass complete to 17-Kenneth Fisher to CAG 46 for 1 yards. Tackle by 49-Richard Beck.</t>
   </si>
   <si>
     <t>#4 Juan Leblanc - QB</t>
   </si>
   <si>
     <t>#28 Rick Wilburn - RB</t>
   </si>
   <si>
     <t>#86 Gordon Akers - RB</t>
   </si>
   <si>
     <t>#87 Jason Hess - TE</t>
   </si>
   <si>
     <t>#17 Kenneth Fisher - WR</t>
   </si>
   <si>
     <t>#87 Robert Owens - WR</t>
   </si>
   <si>
-    <t>#75 James Gutierrez - LT</t>
+    <t>#55 James Gutierrez - LT</t>
   </si>
   <si>
     <t>#61 Ron Bost - LG</t>
   </si>
   <si>
     <t>#59 Wilbert Berg - C</t>
   </si>
   <si>
     <t>#78 Mark Cowart - RG</t>
   </si>
   <si>
-    <t>#55 Jeremiah Parks - LT</t>
-[...2 lines deleted...]
-    <t>#60 David Doolittle - LDE</t>
+    <t>#50 Jeremiah Parks - LT</t>
+  </si>
+  <si>
+    <t>#90 David Doolittle - LDE</t>
   </si>
   <si>
     <t>#51 Corey Hernandez - SLB</t>
   </si>
   <si>
     <t>#42 Richard Beck - CB</t>
   </si>
   <si>
     <t>#31 Billie Labrecque - CB</t>
   </si>
   <si>
     <t>#41 Richard Hall - SS</t>
   </si>
   <si>
     <t>10:45</t>
   </si>
   <si>
     <t>CAG 46</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-9-CAG 46 (10:44) 10-Rick Wilburn ran to MAC 43 for 11 yards. Tackle by 45-Andrew Moss.</t>
   </si>
   <si>
     <t>9:59</t>
   </si>
   <si>
     <t>MAC 43</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-MAC 43 (9:58) 4-Juan Leblanc pass complete to 87-Jason Hess to MAC 34 for 9 yards. Tackle by 31-Billie Labrecque.</t>
   </si>
   <si>
-    <t>#89 Travis Villarreal - TE</t>
+    <t>#80 Travis Villarreal - TE</t>
   </si>
   <si>
     <t>#97 Damon Craighead - LDE</t>
   </si>
   <si>
     <t>9:16</t>
   </si>
   <si>
     <t>MAC 34</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>2-1-MAC 34 (9:15) 4-Juan Leblanc pass Pass knocked down by 53-Willie Martinez. incomplete, intended for 84-Robert Owens.</t>
   </si>
   <si>
     <t>#18 Mark Raygoza - WR</t>
   </si>
   <si>
     <t>#80 Rickey Vaughan - WR</t>
   </si>