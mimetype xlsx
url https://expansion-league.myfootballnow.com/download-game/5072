--- v10 (2026-08-21)
+++ v11 (2026-09-11)
@@ -314,51 +314,51 @@
   <si>
     <t>#80 Ronnie Marcell - WR</t>
   </si>
   <si>
     <t>#68 Jeff Barber - LDE</t>
   </si>
   <si>
     <t>#33 Joseph Spellman - CB</t>
   </si>
   <si>
     <t>#57 Stephen Broussard - WLB</t>
   </si>
   <si>
     <t>#90 John Bailey - WLB</t>
   </si>
   <si>
     <t>#42 Kenneth Rieth - SS</t>
   </si>
   <si>
     <t>#99 Edward Calaway - DT</t>
   </si>
   <si>
     <t>#45 Andrew Moss - FS</t>
   </si>
   <si>
-    <t>#12 John Holt - WR</t>
+    <t>#82 John Holt - WR</t>
   </si>
   <si>
     <t>#21 William Prindle - CB</t>
   </si>
   <si>
     <t>#1 Paul Newson - K</t>
   </si>
   <si>
     <t>MAC</t>
   </si>
   <si>
     <t>MAC 25</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-MAC 25 (15:00) 29-David Brown ran to MAC 27 for 2 yards. Tackle by 50-Demarcus Nazario.</t>
   </si>
   <si>
     <t>#8 John Wilson - QB</t>
   </si>