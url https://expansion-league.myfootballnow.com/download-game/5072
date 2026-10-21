--- v11 (2026-09-11)
+++ v12 (2026-10-21)
@@ -293,102 +293,102 @@
   <si>
     <t>MAC has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>VAN</t>
   </si>
   <si>
     <t>VAN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 1-Paul Newson kicks 74 yards from VAN 35 to MAC -9. Touchback.</t>
   </si>
   <si>
     <t>#22 Caleb Gordon - RB</t>
   </si>
   <si>
     <t>#80 Ronnie Marcell - WR</t>
   </si>
   <si>
-    <t>#68 Jeff Barber - LDE</t>
+    <t>#55 Jeff Barber - MLB</t>
   </si>
   <si>
     <t>#33 Joseph Spellman - CB</t>
   </si>
   <si>
     <t>#57 Stephen Broussard - WLB</t>
   </si>
   <si>
     <t>#90 John Bailey - WLB</t>
   </si>
   <si>
     <t>#42 Kenneth Rieth - SS</t>
   </si>
   <si>
     <t>#99 Edward Calaway - DT</t>
   </si>
   <si>
     <t>#45 Andrew Moss - FS</t>
   </si>
   <si>
     <t>#82 John Holt - WR</t>
   </si>
   <si>
     <t>#21 William Prindle - CB</t>
   </si>
   <si>
     <t>#1 Paul Newson - K</t>
   </si>
   <si>
     <t>MAC</t>
   </si>
   <si>
     <t>MAC 25</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-MAC 25 (15:00) 29-David Brown ran to MAC 27 for 2 yards. Tackle by 50-Demarcus Nazario.</t>
   </si>
   <si>
     <t>#8 John Wilson - QB</t>
   </si>
   <si>
     <t>#44 David Brown - FB</t>
   </si>
   <si>
-    <t>#80 Andrew Scott - WR</t>
+    <t>#83 Andrew Scott - WR</t>
   </si>
   <si>
     <t>#61 James Seitz - LT</t>
   </si>
   <si>
     <t>#66 Bryan Richardson - LG</t>
   </si>
   <si>
     <t>#60 Michael Hill - C</t>
   </si>
   <si>
     <t>#64 Oscar Bailey - RG</t>
   </si>
   <si>
     <t>#78 Tommy Clark - RT</t>
   </si>
   <si>
     <t>#99 Marvin Loe - LDE</t>
   </si>
   <si>
     <t>#90 Alfred Harrington - DT</t>
   </si>
   <si>
     <t>#72 Lance Brown - DT</t>
   </si>
@@ -491,51 +491,51 @@
   <si>
     <t>#25 Adam Klein - CB</t>
   </si>
   <si>
     <t>#64 Ryan Acevedo - LG</t>
   </si>
   <si>
     <t>#98 Antonio Klein - LDE</t>
   </si>
   <si>
     <t>12:54</t>
   </si>
   <si>
     <t>VAN 15</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-VAN 15 (12:55) 33-Cameron Crawford ran to VAN 15 for a short loss. Tackle by 56-Andrew Pendleton.</t>
   </si>
   <si>
-    <t>#8 Mitchell Snow - QB</t>
+    <t>#3 Mitchell Snow - QB</t>
   </si>
   <si>
     <t>#86 Raymond Williams - TE</t>
   </si>
   <si>
     <t>#87 William Floyd - TE</t>
   </si>
   <si>
     <t>#17 Earl Staples - WR</t>
   </si>
   <si>
     <t>#15 Robert Bryant - WR</t>
   </si>
   <si>
     <t>#73 David Harris - LT</t>
   </si>
   <si>
     <t>#65 Earl Walsh - LG</t>
   </si>
   <si>
     <t>#63 Dennis Greene - C</t>
   </si>
   <si>
     <t>#67 Nicholas Evans - RT</t>
   </si>
@@ -623,51 +623,51 @@
   <si>
     <t>#24 Albert Mata - FS</t>
   </si>
   <si>
     <t>10:14</t>
   </si>
   <si>
     <t>VAN 46</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-7-VAN 46 (10:13) 33-Cameron Crawford ran to VAN 44 for -2 yards. Tackle by 31-Billie Labrecque. MAC 56-Andrew Pendleton was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#48 Michael William - RB</t>
   </si>
   <si>
     <t>#74 John Mullinix - RT</t>
   </si>
   <si>
-    <t>#60 David Doolittle - LDE</t>
+    <t>#90 David Doolittle - LDE</t>
   </si>
   <si>
     <t>#26 Scott McCulloch - SS</t>
   </si>
   <si>
     <t>9:38</t>
   </si>
   <si>
     <t>VAN 44</t>
   </si>
   <si>
     <t>4-9-VAN 44 (9:37) 3-Ralph Shinn punts 48 yards to MAC 7.</t>
   </si>
   <si>
     <t>#3 Ralph Shinn - P</t>
   </si>
   <si>
     <t>#67 Mark McQueen - C</t>
   </si>
   <si>
     <t>9:28</t>
   </si>
   <si>
     <t>MAC 7</t>
   </si>
@@ -1364,51 +1364,51 @@
   <si>
     <t>0:52</t>
   </si>
   <si>
     <t>MAC 13</t>
   </si>
   <si>
     <t>2-5-MAC 13 (0:51) 4-Mitchell Snow pass complete to 28-William Nunley to MAC 11 for 2 yards. Tackle by 51-Corey Hernandez. Nice job by 28-William Nunley on that route to lose his coverage.</t>
   </si>
   <si>
     <t>#51 Corey Hernandez - SLB</t>
   </si>
   <si>
     <t>0:29</t>
   </si>
   <si>
     <t>3-4-MAC 11 (0:28) 4-Mitchell Snow pass complete to 32-Michael William to MAC 11 for a short gain. Tackle by 26-Scott McCulloch. MAC 97-Timothy Smith was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>0:24</t>
   </si>
   <si>
     <t>4-3-MAC 11 (0:02) PENALTY - False Start (VAN 68-Kevin Emmer)</t>
   </si>
   <si>
-    <t>#68 Kevin Emmer - RG</t>
+    <t>#60 Kevin Emmer - RG</t>
   </si>
   <si>
     <t>#79 Chad Kim - RG</t>
   </si>
   <si>
     <t>#94 Scott Walden - RDE</t>
   </si>
   <si>
     <t>4-8-MAC 16 (0:02) 1-Paul Newson 34 yard field goal is GOOD. VAN 9 MAC 3</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 3-Ricky King kicks 63 yards from MAC 35 to VAN 2. 33-Cameron Crawford to VAN 26 for 25 yards. Tackle by 42-Kenneth Rieth. 50-Demarcus Nazario was caught flat-footed on this play. VAN 33-Cameron Crawford was injured on the play. He looks like he should be able to return. VAN 93-David Gorman was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>VAN 26</t>
   </si>
   <si>
     <t>1-10-VAN 26 (14:56) 4-Mitchell Snow pass complete to 87-William Floyd to VAN 28 for 2 yards. Tackle by 59-Kenneth Costa.</t>
   </si>