--- v8 (2026-08-21)
+++ v9 (2026-10-21)
@@ -305,99 +305,99 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 1-Michael Berry kicks 74 yards from CAG 35 to OAK -9. Touchback.</t>
   </si>
   <si>
     <t>#22 Clay Colton - RB</t>
   </si>
   <si>
     <t>#33 John White - CB</t>
   </si>
   <si>
     <t>#91 Raymond Lino - DT</t>
   </si>
   <si>
     <t>#38 Jason Mancuso - FB</t>
   </si>
   <si>
     <t>#78 Nathaniel Kistner - DT</t>
   </si>
   <si>
     <t>#14 Darrin Pratt - WR</t>
   </si>
   <si>
-    <t>#50 Stephen Oliver - SLB</t>
+    <t>#99 Stephen Oliver - SLB</t>
   </si>
   <si>
     <t>#28 James Santiago - RB</t>
   </si>
   <si>
     <t>#36 Felipe Robertson - RB</t>
   </si>
   <si>
     <t>#46 Willy Rowe - SS</t>
   </si>
   <si>
     <t>#95 Kelly Mann - WLB</t>
   </si>
   <si>
     <t>#1 Michael Berry - K</t>
   </si>
   <si>
     <t>OAK</t>
   </si>
   <si>
     <t>OAK 25</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>1-10-OAK 25 (15:00) 15-Clay Colton ran to OAK 24 for -1 yards. Tackle by 34-Danny Oakes.</t>
   </si>
   <si>
     <t>#6 Paul Fredericks - QB</t>
   </si>
   <si>
     <t>#87 Oliver Ramirez - WR</t>
   </si>
   <si>
     <t>#17 David Sweeney - WR</t>
   </si>
   <si>
     <t>#75 Roberto Liston - RG</t>
   </si>
   <si>
     <t>#76 Leroy Vasquez - LT</t>
   </si>
   <si>
-    <t>#75 Anthony Higgs - C</t>
+    <t>#63 Anthony Higgs - C</t>
   </si>
   <si>
     <t>#51 John Marquez - LG</t>
   </si>
   <si>
     <t>#70 Randall Kiefer - RT</t>
   </si>
   <si>
     <t>#93 Joseph Wilkinson - LDE</t>
   </si>
   <si>
     <t>#56 Frank Ward - DT</t>
   </si>
   <si>
     <t>#59 Roosevelt Lewis - DT</t>
   </si>
   <si>
     <t>#50 William Collins - RDE</t>
   </si>
   <si>
     <t>#96 John Steele - SLB</t>
   </si>
   <si>
     <t>#54 John Vaccaro - MLB</t>
   </si>
@@ -641,51 +641,51 @@
   <si>
     <t>#86 Gordon Akers - RB</t>
   </si>
   <si>
     <t>#77 Sam Walker - DT</t>
   </si>
   <si>
     <t>9:35</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-10-CAG 48 (9:36) 13-Ryan Sosa punts 48 yards to OAK 4.</t>
   </si>
   <si>
     <t>#13 Ryan Sosa - P</t>
   </si>
   <si>
     <t>#56 Marcus Petersen - WLB</t>
   </si>
   <si>
-    <t>#75 James Gutierrez - LT</t>
+    <t>#55 James Gutierrez - LT</t>
   </si>
   <si>
     <t>#73 Anthony Salmons - RG</t>
   </si>
   <si>
     <t>9:25</t>
   </si>
   <si>
     <t>OAK 4</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Off Tackle Strong</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-OAK 4 (9:26) 15-Clay Colton ran to OAK 14 for 10 yards. Tackle by 48-William Tews.</t>
   </si>
   <si>
     <t>#62 Travis Stone - LDE</t>
   </si>
   <si>
     <t>8:44</t>
   </si>