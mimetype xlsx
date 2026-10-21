--- v7 (2026-08-21)
+++ v8 (2026-10-21)
@@ -365,51 +365,51 @@
   <si>
     <t>#18 Christopher Foust - QB</t>
   </si>
   <si>
     <t>#43 Charlie Stein - RB</t>
   </si>
   <si>
     <t>#86 James Windsor - TE</t>
   </si>
   <si>
     <t>#17 Ronald Page - WR</t>
   </si>
   <si>
     <t>#12 Steven Williams - WR</t>
   </si>
   <si>
     <t>#87 Oliver Ramirez - WR</t>
   </si>
   <si>
     <t>#78 Ryan Miller - LT</t>
   </si>
   <si>
     <t>#69 Steven Wallace - LG</t>
   </si>
   <si>
-    <t>#55 Gilbert Key - C</t>
+    <t>#73 Gilbert Key - C</t>
   </si>
   <si>
     <t>#61 David Lowell - LG</t>
   </si>
   <si>
     <t>#73 Herman Anderson - RT</t>
   </si>
   <si>
     <t>#99 Marvin Loe - LDE</t>
   </si>
   <si>
     <t>#72 Lance Brown - DT</t>
   </si>
   <si>
     <t>#79 Kevin Cervantes - RDE</t>
   </si>
   <si>
     <t>#52 Roy Sherburne - WLB</t>
   </si>
   <si>
     <t>#50 Demarcus Nazario - MLB</t>
   </si>
   <si>
     <t>#50 Christian Simmons - WLB</t>
   </si>
@@ -590,93 +590,93 @@
   <si>
     <t>#19 Jeffrey Costello - P</t>
   </si>
   <si>
     <t>#38 Cameron Crawford - RB</t>
   </si>
   <si>
     <t>#68 Joseph Mixson - C</t>
   </si>
   <si>
     <t>10:41</t>
   </si>
   <si>
     <t>VAN 14</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>1-10-VAN 14 (10:42) 4-Mitchell Snow pass Pass knocked down by 31-Frank Garcia. incomplete, intended for 89-Jeffrey Pusey.</t>
   </si>
   <si>
-    <t>#8 Mitchell Snow - QB</t>
+    <t>#3 Mitchell Snow - QB</t>
   </si>
   <si>
     <t>#86 Raymond Williams - TE</t>
   </si>
   <si>
     <t>#84 Jonathan Allen - TE</t>
   </si>
   <si>
     <t>#82 Jeffrey Pusey - WR</t>
   </si>
   <si>
     <t>#15 Robert Bryant - WR</t>
   </si>
   <si>
     <t>#65 Earl Walsh - LG</t>
   </si>
   <si>
     <t>#74 Jaime Reeves - LG</t>
   </si>
   <si>
     <t>#63 Dennis Greene - C</t>
   </si>
   <si>
     <t>#67 Mark McQueen - C</t>
   </si>
   <si>
     <t>#62 Roy Coffin - C</t>
   </si>
   <si>
     <t>#65 Shawn Headen - LDE</t>
   </si>
   <si>
     <t>#79 Chad Rowe - DT</t>
   </si>
   <si>
     <t>#75 Robert Donovan - DT</t>
   </si>
   <si>
     <t>#96 John Benitez - SLB</t>
   </si>
   <si>
-    <t>#51 John Loyd - MLB</t>
+    <t>#97 John Loyd - MLB</t>
   </si>
   <si>
     <t>#52 Vincent Downs - WLB</t>
   </si>
   <si>
     <t>10:38</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>2-10-VAN 14 (10:39) 4-Mitchell Snow pass complete to 32-Michael William to VAN 15 for a short gain. Tackle by 52-Vincent Downs.</t>
   </si>
   <si>
     <t>#48 Michael William - RB</t>
   </si>
   <si>
     <t>#12 Terry Adams - WR</t>
   </si>
   <si>
     <t>10:01</t>
   </si>