--- v1 (2026-01-09)
+++ v2 (2026-05-08)
@@ -308,105 +308,105 @@
   <si>
     <t>#48 Donald Yanez - SS</t>
   </si>
   <si>
     <t>#91 Brett Martina - SLB</t>
   </si>
   <si>
     <t>#28 Jack Elizondo - CB</t>
   </si>
   <si>
     <t>#38 David Morehouse - CB</t>
   </si>
   <si>
     <t>#67 Willie Koontz - DT</t>
   </si>
   <si>
     <t>#59 Robert Lemen - SLB</t>
   </si>
   <si>
     <t>#31 Roy Cruz - CB</t>
   </si>
   <si>
     <t>#53 Anthony Torres - MLB</t>
   </si>
   <si>
-    <t>#51 William Wharton - WLB</t>
+    <t>#57 William Wharton - WLB</t>
   </si>
   <si>
     <t>#91 Richard Ryan - LDE</t>
   </si>
   <si>
     <t>#9 Benjamin Cassady - K</t>
   </si>
   <si>
     <t>VIN</t>
   </si>
   <si>
     <t>VIN 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-VIN 25 (15:00) 46-Andrew Aguilar ran to VIN 26 for 1 yards. Tackle by 60-Jamey Combs.</t>
   </si>
   <si>
     <t>#17 John Sainz - QB</t>
   </si>
   <si>
     <t>#44 Andrew Aguilar - RB</t>
   </si>
   <si>
     <t>#27 Gregory King - FB</t>
   </si>
   <si>
     <t>#16 Joe Warren - WR</t>
   </si>
   <si>
     <t>#82 Louie Bunting - WR</t>
   </si>
   <si>
     <t>#17 Peter Reid - WR</t>
   </si>
   <si>
     <t>#56 Donald Wilson - LT</t>
   </si>
   <si>
     <t>#61 Frank Outlaw - LG</t>
   </si>
   <si>
-    <t>#60 Oscar Cade - C</t>
+    <t>#63 Oscar Cade - C</t>
   </si>
   <si>
     <t>#50 Thomas Bretz - RG</t>
   </si>
   <si>
-    <t>#77 Paul Carter - RT</t>
+    <t>#56 Paul Carter - RT</t>
   </si>
   <si>
     <t>#95 Benny Strine - LDE</t>
   </si>
   <si>
     <t>#98 Jamey Combs - DT</t>
   </si>
   <si>
     <t>#62 Kevin Bracken - DT</t>
   </si>
   <si>
     <t>#53 Anthony White - RDE</t>
   </si>
   <si>
     <t>#90 Mason Phillips - MLB</t>
   </si>
   <si>
     <t>#98 Brandon Banuelos - WLB</t>
   </si>
   <si>
     <t>#33 Roger Shockey - CB</t>
   </si>
   <si>
     <t>#37 Robert Murray - CB</t>
   </si>
@@ -536,63 +536,63 @@
   <si>
     <t>#99 Cedric Cox - RDE</t>
   </si>
   <si>
     <t>9:38</t>
   </si>
   <si>
     <t>FZE 45</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-3-FZE 45 (9:37) 9-Ryan Fife punts 49 yards to FZE -4.4-3-FZE 45 (9:37) 9-Ryan Fife punts 49 yards to FZE -4. Touchback.</t>
   </si>
   <si>
     <t>#9 Ryan Fife - P</t>
   </si>
   <si>
     <t>#79 Valentin Singer - C</t>
   </si>
   <si>
-    <t>#81 David Smith - WR</t>
+    <t>#16 David Smith - WR</t>
   </si>
   <si>
     <t>#61 Davis Mack - RG</t>
   </si>
   <si>
     <t>#74 James Skaggs - RG</t>
   </si>
   <si>
     <t>#70 Jack Jacobs - RG</t>
   </si>
   <si>
-    <t>#55 Kenneth Schroeder - MLB</t>
+    <t>#59 Kenneth Schroeder - MLB</t>
   </si>
   <si>
     <t>9:28</t>
   </si>
   <si>
     <t>FZE 20</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>1-10-FZE 20 (9:29) 8-Charles Doolittle ran to VIN 42 for 38 yards. Tackle by 51-William Wharton. FZE 35-Joshua Hurley was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#12 Charles Doolittle - QB</t>
   </si>
   <si>
     <t>#35 Joshua Hurley - RB</t>
   </si>
   <si>
     <t>#34 Leonard Murray - RB</t>
   </si>
   <si>
     <t>#12 Terry Mohamed - WR</t>
   </si>
@@ -710,51 +710,51 @@
   <si>
     <t>VIN 16</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-VIN 16 (6:32) 47-Morton Bell ran to VIN 17 for -1 yards. Tackle by 23-David Sommers. FZE 61-Davis Mack was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:47</t>
   </si>
   <si>
     <t>VIN 17</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>2-11-VIN 17 (5:46) 8-Charles Doolittle pass Pass knocked down by 28-Jack Elizondo. incomplete, intended for 10-Wes Price.</t>
   </si>
   <si>
-    <t>#53 James Dale - RG</t>
+    <t>#69 James Dale - RG</t>
   </si>
   <si>
     <t>5:41</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>3-11-VIN 17 (5:42) 8-Charles Doolittle pass Pass knocked down by 31-Roy Cruz. incomplete, intended for 13-David Smith.</t>
   </si>
   <si>
     <t>5:38</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-11-VIN 17 (5:39) 9-Benjamin Cassady 34 yard field goal is GOOD. VIN 0 FZE 3</t>
   </si>