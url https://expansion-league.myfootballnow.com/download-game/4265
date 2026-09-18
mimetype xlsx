--- v3 (2026-07-21)
+++ v4 (2026-09-18)
@@ -419,51 +419,51 @@
   <si>
     <t>#25 Louis Bright - CB</t>
   </si>
   <si>
     <t>#29 Michael Wilson - SS</t>
   </si>
   <si>
     <t>#24 Daniel Acklin - FS</t>
   </si>
   <si>
     <t>14:52</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-10-CAG 17 (14:53) 86-Gordon Akers ran to CAG 13 for -4 yards. Tackle by 95-Robert White.</t>
   </si>
   <si>
     <t>#87 Jason Hess - TE</t>
   </si>
   <si>
-    <t>#95 Joshua Peterson - SLB</t>
+    <t>#59 Joshua Peterson - SLB</t>
   </si>
   <si>
     <t>#51 David Bunch - MLB</t>
   </si>
   <si>
     <t>#38 Robert McCall - CB</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>CAG 13</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>3-14-CAG 13 (14:21) 4-Juan Leblanc pass complete to 86-Gordon Akers to CAG 19 for 7 yards. Tackle by 99-Thomas Collins.</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
@@ -494,51 +494,51 @@
   <si>
     <t>#83 Ryan Pavon - TE</t>
   </si>
   <si>
     <t>13:32</t>
   </si>
   <si>
     <t>OCO 30</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-10-OCO 30 (13:33) 45-Bruce Weinstock ran to OCO 38 for 8 yards. Tackle by 46-Justin Rojas.</t>
   </si>
   <si>
     <t>#7 Justin Priolo - QB</t>
   </si>
   <si>
     <t>#45 Bruce Weinstock - RB</t>
   </si>
   <si>
-    <t>#87 Shawn Hardin - TE</t>
+    <t>#80 Shawn Hardin - TE</t>
   </si>
   <si>
     <t>#83 William Baker - WR</t>
   </si>
   <si>
     <t>#19 Richard King - WR</t>
   </si>
   <si>
     <t>#63 Jason Rivera - LT</t>
   </si>
   <si>
     <t>#66 Gilbert Hirsch - LG</t>
   </si>
   <si>
     <t>#52 Lucas Houston - C</t>
   </si>
   <si>
     <t>#74 John Mullinix - RT</t>
   </si>
   <si>
     <t>#70 Robert Evans - RT</t>
   </si>
   <si>
     <t>#59 Roosevelt Lewis - DT</t>
   </si>