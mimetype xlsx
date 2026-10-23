--- v5 (2026-08-24)
+++ v6 (2026-10-23)
@@ -491,51 +491,51 @@
   <si>
     <t>#70 Randall Kiefer - RT</t>
   </si>
   <si>
     <t>#95 Carl McGee - SLB</t>
   </si>
   <si>
     <t>13:05</t>
   </si>
   <si>
     <t>MON 23</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-MON 23 (13:06) 39-Fred Tate ran to MON 22 for -1 yards. Tackle by 99-Albert Flemming.</t>
   </si>
   <si>
     <t>#3 Antonio Hailey - QB</t>
   </si>
   <si>
     <t>#39 Fred Tate - RB</t>
   </si>
   <si>
-    <t>#44 Sean Thies - FB</t>
+    <t>#27 Sean Thies - FB</t>
   </si>
   <si>
     <t>#41 John Rackers - FB</t>
   </si>
   <si>
     <t>#82 Richard Jenkins - TE</t>
   </si>
   <si>
     <t>#89 Joseph Michael - TE</t>
   </si>
   <si>
     <t>#66 Jerry Thorne - LT</t>
   </si>
   <si>
     <t>#54 Adam Cross - RG</t>
   </si>
   <si>
     <t>#64 William Beavers - C</t>
   </si>
   <si>
     <t>#68 Willie Coggins - RG</t>
   </si>
   <si>
     <t>#79 John Cedillo - RT</t>
   </si>
@@ -623,51 +623,51 @@
   <si>
     <t>MON 45</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>3-1-MON 45 (10:30) 3-Antonio Hailey pass complete to 12-Michael Shepherd to MON 47 for 2 yards. Tackle by 48-John Denham.</t>
   </si>
   <si>
     <t>9:53</t>
   </si>
   <si>
     <t>MON 47</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-MON 47 (9:52) 44-Theodore Trigg ran to MON 47 for a short gain. Tackle by 64-Jeffrey Tidwell.</t>
   </si>
   <si>
-    <t>#70 Patrick Brown - RT</t>
+    <t>#53 Patrick Brown - RT</t>
   </si>
   <si>
     <t>9:10</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>2-10-MON 47 (9:09) PENALTY - False Start (MON 65-Adam Cross)</t>
   </si>
   <si>
     <t>9:08</t>
   </si>
   <si>
     <t>MON 42</t>
   </si>
   <si>
     <t>2-15-MON 42 (9:09) PENALTY - False Start (MON 3-Antonio Hailey)</t>
   </si>
   <si>
     <t>MON 37</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>