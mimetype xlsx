--- v4 (2026-09-02)
+++ v5 (2026-11-02)
@@ -377,51 +377,51 @@
   <si>
     <t>#69 Anthony Carlton - LT</t>
   </si>
   <si>
     <t>#69 Gary Foust - C</t>
   </si>
   <si>
     <t>#78 Alden Britt - C</t>
   </si>
   <si>
     <t>#71 Robert Remington - RG</t>
   </si>
   <si>
     <t>#68 Jessie Howe - RT</t>
   </si>
   <si>
     <t>#74 Richard Hunziker - RDE</t>
   </si>
   <si>
     <t>#79 Matthew Hayes - DT</t>
   </si>
   <si>
     <t>#90 Daniel Henderson - DT</t>
   </si>
   <si>
-    <t>#91 Daniel Reese - RDE</t>
+    <t>#96 Daniel Reese - RDE</t>
   </si>
   <si>
     <t>#54 Harvey Rorie - MLB</t>
   </si>
   <si>
     <t>#54 Juan Sowell - MLB</t>
   </si>
   <si>
     <t>#29 Walter Nevius - CB</t>
   </si>
   <si>
     <t>#28 Keith Johnston - CB</t>
   </si>
   <si>
     <t>#23 Frederick Logan - CB</t>
   </si>
   <si>
     <t>#38 Robert Greco - SS</t>
   </si>
   <si>
     <t>#49 William Hightower - FS</t>
   </si>
   <si>
     <t>14:23</t>
   </si>