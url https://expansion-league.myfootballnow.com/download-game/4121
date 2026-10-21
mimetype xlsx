--- v8 (2026-08-01)
+++ v9 (2026-10-21)
@@ -338,51 +338,51 @@
   <si>
     <t>#31 Billie Labrecque - CB</t>
   </si>
   <si>
     <t>#56 Andre Payne - MLB</t>
   </si>
   <si>
     <t>#11 Juan Suggs - K</t>
   </si>
   <si>
     <t>VAN</t>
   </si>
   <si>
     <t>VAN 25</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-VAN 25 (15:00) 33-Cameron Crawford ran to VAN 30 for 5 yards. Tackle by 49-William Hightower.</t>
   </si>
   <si>
-    <t>#8 Mitchell Snow - QB</t>
+    <t>#3 Mitchell Snow - QB</t>
   </si>
   <si>
     <t>#86 Raymond Williams - TE</t>
   </si>
   <si>
     <t>#88 Manuel Thornton - TE</t>
   </si>
   <si>
     <t>#15 Robert Bryant - WR</t>
   </si>
   <si>
     <t>#82 Jeffrey Pusey - WR</t>
   </si>
   <si>
     <t>#65 Earl Walsh - LG</t>
   </si>
   <si>
     <t>#74 Jaime Reeves - LG</t>
   </si>
   <si>
     <t>#63 Dennis Greene - C</t>
   </si>
   <si>
     <t>#60 Robert Kenney - RG</t>
   </si>