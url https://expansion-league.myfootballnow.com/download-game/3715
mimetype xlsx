--- v4 (2026-08-17)
+++ v5 (2026-10-16)
@@ -377,57 +377,57 @@
   <si>
     <t>#11 Michael Mercado - WR</t>
   </si>
   <si>
     <t>#36 Andrew Gorski - WR</t>
   </si>
   <si>
     <t>#74 William Soto - LT</t>
   </si>
   <si>
     <t>#73 Randy Buzbee - LG</t>
   </si>
   <si>
     <t>#78 Alden Britt - C</t>
   </si>
   <si>
     <t>#71 Robert Remington - RG</t>
   </si>
   <si>
     <t>#76 David Brown - RT</t>
   </si>
   <si>
     <t>#77 Ricardo Smith - LDE</t>
   </si>
   <si>
-    <t>#58 Willie Harris - DT</t>
+    <t>#56 Willie Harris - DT</t>
   </si>
   <si>
     <t>#97 Thomas Douglas - DT</t>
   </si>
   <si>
-    <t>#90 Patrick Neuhaus - RDE</t>
+    <t>#90 Patrick Neuhaus - LDE</t>
   </si>
   <si>
     <t>#52 Thomas Griffith - SLB</t>
   </si>
   <si>
     <t>#53 Anthony Torres - MLB</t>
   </si>
   <si>
     <t>#90 Jeff Hollingshead - WLB</t>
   </si>
   <si>
     <t>#31 Roy Cruz - CB</t>
   </si>
   <si>
     <t>#28 Jack Elizondo - CB</t>
   </si>
   <si>
     <t>#23 David Sommers - SLB</t>
   </si>
   <si>
     <t>#36 Jose McMahon - FS</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
@@ -569,51 +569,51 @@
   <si>
     <t>1-10-VIN 12 (11:07) 4-Stuart Baker pass incomplete, dropped by 86-David Stevens.</t>
   </si>
   <si>
     <t>#4 Stuart Baker - QB</t>
   </si>
   <si>
     <t>#44 Andrew Aguilar - RB</t>
   </si>
   <si>
     <t>#27 Gregory King - FB</t>
   </si>
   <si>
     <t>#86 David Stevens - TE</t>
   </si>
   <si>
     <t>#16 Joe Warren - WR</t>
   </si>
   <si>
     <t>#56 Donald Wilson - LT</t>
   </si>
   <si>
     <t>#61 Frank Outlaw - LG</t>
   </si>
   <si>
-    <t>#79 Valentin Singer - C</t>
+    <t>#75 Valentin Singer - C</t>
   </si>
   <si>
     <t>#65 Frank Horton - RG</t>
   </si>
   <si>
     <t>#76 Walter Morales - RT</t>
   </si>
   <si>
     <t>#71 Nicholas Cannon - LDE</t>
   </si>
   <si>
     <t>#42 Danny Johnson - SS</t>
   </si>
   <si>
     <t>#23 Vincent Warner - CB</t>
   </si>
   <si>
     <t>#38 Timmy Barron - SS</t>
   </si>
   <si>
     <t>11:01</t>
   </si>
   <si>
     <t>Singleback Normal SE Quick Hit</t>
   </si>