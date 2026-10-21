--- v5 (2026-08-01)
+++ v6 (2026-10-21)
@@ -473,51 +473,51 @@
   <si>
     <t>#52 Billy Deems - WLB</t>
   </si>
   <si>
     <t>#20 Daniel Fletcher - SS</t>
   </si>
   <si>
     <t>12:50</t>
   </si>
   <si>
     <t>BIR 19</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-BIR 19 (12:49) 35-Joshua Hurley ran to BIR 16 for 3 yards. Tackle by 52-Gregory Fritz.</t>
   </si>
   <si>
     <t>#27 Gregory King - FB</t>
   </si>
   <si>
-    <t>#79 Valentin Singer - C</t>
+    <t>#75 Valentin Singer - C</t>
   </si>
   <si>
     <t>#60 Anthony Johnson - LDE</t>
   </si>
   <si>
     <t>#55 Wallace Jones - SLB</t>
   </si>
   <si>
     <t>#26 Dustin Robles - SS</t>
   </si>
   <si>
     <t>12:05</t>
   </si>
   <si>
     <t>BIR 16</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>2-7-BIR 16 (12:04) 20-Thomas Kim ran to BIR 13 for 3 yards. Tackle by 35-Michael Wilson.</t>
   </si>
   <si>
     <t>#99 Clifton Garcia - SLB</t>
   </si>
@@ -632,51 +632,51 @@
   <si>
     <t>#84 Jonathan Allen - TE</t>
   </si>
   <si>
     <t>#78 Ralph Kendall - LT</t>
   </si>
   <si>
     <t>#77 John Hutchinson - LG</t>
   </si>
   <si>
     <t>#62 John Lashbrook - C</t>
   </si>
   <si>
     <t>#79 Gerry Barker - RG</t>
   </si>
   <si>
     <t>#73 Rodolfo Andrews - RT</t>
   </si>
   <si>
     <t>#77 Ricardo Smith - LDE</t>
   </si>
   <si>
     <t>#55 Leonard Berens - RDE</t>
   </si>
   <si>
-    <t>#58 Willie Harris - DT</t>
+    <t>#56 Willie Harris - DT</t>
   </si>
   <si>
     <t>#62 Preston Richard - DT</t>
   </si>
   <si>
     <t>#74 Kenny Acevedo - RDE</t>
   </si>
   <si>
     <t>#90 Jeff Hollingshead - WLB</t>
   </si>
   <si>
     <t>10:09</t>
   </si>
   <si>
     <t>BIR 21</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-11-BIR 21 (10:08) 5-Marshall Summers pass complete to 82-Eddie Major to BIR 27 for 6 yards. Tackle by 94-Jeff Hollingshead.</t>
   </si>