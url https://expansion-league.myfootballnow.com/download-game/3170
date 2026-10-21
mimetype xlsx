--- v4 (2026-06-01)
+++ v5 (2026-10-21)
@@ -506,84 +506,84 @@
   <si>
     <t>#97 Ted Spivey - RDE</t>
   </si>
   <si>
     <t>#17 Henry Smith - WR</t>
   </si>
   <si>
     <t>#70 Jack Jacobs - RG</t>
   </si>
   <si>
     <t>13:34</t>
   </si>
   <si>
     <t>VAN 20</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-VAN 20 (13:35) 4-Mitchell Snow pass complete to 14-Peter Johnson to VAN 27 for 7 yards. Tackle by 28-Jack Elizondo.</t>
   </si>
   <si>
-    <t>#8 Mitchell Snow - QB</t>
+    <t>#3 Mitchell Snow - QB</t>
   </si>
   <si>
     <t>#30 Peter Wilson - RB</t>
   </si>
   <si>
     <t>#86 Raymond Williams - TE</t>
   </si>
   <si>
     <t>#88 Manuel Thornton - TE</t>
   </si>
   <si>
     <t>#14 Peter Johnson - WR</t>
   </si>
   <si>
     <t>#82 Jeffrey Pusey - WR</t>
   </si>
   <si>
     <t>#68 Jose Darden - LT</t>
   </si>
   <si>
     <t>#65 Steven An - LG</t>
   </si>
   <si>
     <t>#63 Dennis Greene - C</t>
   </si>
   <si>
     <t>#60 Robert Kenney - RG</t>
   </si>
   <si>
     <t>#74 Jeffrey Kelly - RT</t>
   </si>
   <si>
-    <t>#58 Willie Harris - DT</t>
+    <t>#56 Willie Harris - DT</t>
   </si>
   <si>
     <t>#62 Preston Richard - DT</t>
   </si>
   <si>
     <t>#74 Kenny Acevedo - RDE</t>
   </si>
   <si>
     <t>#90 Jeff Hollingshead - WLB</t>
   </si>
   <si>
     <t>#25 Bennie Thompson - CB</t>
   </si>
   <si>
     <t>#42 John Tolan - FS</t>
   </si>
   <si>
     <t>12:57</t>
   </si>
   <si>
     <t>VAN 27</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>