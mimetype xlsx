--- v4 (2026-06-01)
+++ v5 (2026-10-21)
@@ -614,51 +614,51 @@
   <si>
     <t>3-13-BER 38 (12:34) 9-Jason Grounds ran to BER 40 for 2 yards. Tackle by 24-Joshua King.</t>
   </si>
   <si>
     <t>11:51</t>
   </si>
   <si>
     <t>BER 40</t>
   </si>
   <si>
     <t>4-11-BER 40 (11:50) 3-Christopher Koonce punts 45 yards to TOM 15.</t>
   </si>
   <si>
     <t>#3 Christopher Koonce - P</t>
   </si>
   <si>
     <t>#72 Daniel Camacho - LT</t>
   </si>
   <si>
     <t>#81 Garry Weathers - TE</t>
   </si>
   <si>
     <t>#79 Bruce Jordan - C</t>
   </si>
   <si>
-    <t>#75 James Gutierrez - LT</t>
+    <t>#55 James Gutierrez - LT</t>
   </si>
   <si>
     <t>11:40</t>
   </si>
   <si>
     <t>TOM 15</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>1-10-TOM 15 (11:41) 2-Johnny Ringo pass Pass knocked down by 37-James Reyna. incomplete, intended for 42-Bobby Brunner.</t>
   </si>
   <si>
     <t>#58 Rodney Greene - C</t>
   </si>
   <si>
     <t>11:37</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>2-10-TOM 15 (11:38) 2-Johnny Ringo pass complete to 42-Bobby Brunner to TOM 15 for a short gain. Tackle by 58-Chad Tammaro. BER 20-Joseph Kell was injured on the play. He looks like he should be able to return.</t>
   </si>